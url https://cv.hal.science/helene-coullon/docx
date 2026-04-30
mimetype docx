--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hélène Coullon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignante-chercheuse à l'IMT Atlantique au département automatique, productique et informatique (DAPI). Membre de l'équipe Inria, IMT Atlantique, LS2N STACK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -105,50 +105,75 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2573-2147</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Associate professor at IMT Atlantique since 2016 (HDR, 2025). Before her Ph.D., she worked for two years in the French company Dassault Systèmes and two years as a research engineer at the University of Orléans. She received her PhD in Computer Science from the University of Orléans in 2014 (CIFRE funding with the company Antea Group). She then completed a postdoctoral fellowship at Inria Lyon (2014-2016), and has been hired at IMT Atlantique in 2016. She received an Inria chair for five years between 2016 and 2021. She was also hired for two years (2020-2022) as an adjunct professor at the Arctic University of Norway (UiT at Tromsø). Her research expertise lies in the deployment and dynamic adaptation of distributed software systems. She tries in particular to address this field by combining contributions in programming languages, formal methods, software engineering, and parallel and distributed computing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -1287,837 +1312,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolan Philippe</w:t>
+                <w:t xml:space="preserve">Predictable Efficiency for Reconfiguration of Service-Oriented Systems with Concerto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2020 : 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952952v1</w:t>
+                <w:t xml:space="preserve">hal-02535077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictable Efficiency for Reconfiguration of Service-Oriented Systems with Concerto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maverick Chardet</w:t>
+                <w:t xml:space="preserve">Online Multi-User Workflow Scheduling Algorithm for Fairness and Energy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Pérez</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2020 : 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">CCGrid2020 : 20th International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535077v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Multi-User Workflow Scheduling Algorithm for Fairness and Energy Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Cadorel</w:t>
+                <w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid2020 : 20th International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal (Virtually), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551733v1</w:t>
+                <w:t xml:space="preserve">hal-02952952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Model-checking for the Design of Safe and Efficient Distributed Software Commissioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A workflow scheduling deadline-based heuristic for energy optimization in Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFM 2019 : 15th International Conference on integrated Formal Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34968-4_7⟩</w:t>
+              <w:t xml:space="preserve">GreenCom 2019 : 15th IEEE International Conference on Green Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iThings/GreenCom/CPSCom/SmartData.2019.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323641v1</w:t>
+                <w:t xml:space="preserve">hal-02165835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A workflow scheduling deadline-based heuristic for energy optimization in Cloud</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Model-checking for the Design of Safe and Efficient Distributed Software Commissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom 2019 : 15th IEEE International Conference on Green Computing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">IFM 2019 : 15th International Conference on integrated Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bergen, Norway. pp.120--137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iThings/GreenCom/CPSCom/SmartData.2019.00135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34968-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165835v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Machine Placement for Hybrid Cloud using Constraint Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Energy Efficient HPC Programming: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Louët</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Parallel and Distributed Systems (ICPADS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Shenzhen, China. </w:t>
+              <w:t xml:space="preserve">ISPA 2018 : 16th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581969v1</w:t>
+                <w:t xml:space="preserve">hal-01922301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Energy Efficient HPC Programming: A Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Machine Placement for Hybrid Cloud using Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pérez</w:t>
+                <w:t xml:space="preserve">Guillaume Le Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA 2018 : 16th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Parallel and Distributed Systems (ICPADS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shenzhen, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922301v1</w:t>
+                <w:t xml:space="preserve">hal-01581969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces comportementales pour la reconfiguration de modèles à composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2018 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2237,90 +2262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeus: A formal deployment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4PAD 2018 : 5th International Symposium on Formal Approaches to Parallel and Distributed Systems (hosted at HPCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HPCS 2018 : International Conference on High Performance Computing &amp; Simulation, Jul 2018, Orléans, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2380,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE 5th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. pp.183-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2497,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOLFHPC 2015 (Fifth International Workshop on Domain-Specific Languages and High-Level Frameworks for High Performance Computing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, co-located with SC'15, Austin, Texas, United States. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2777,693 +2802,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Performance Analysis of SkelGIS for Network Mesh-Based Simulations</w:t>
+                <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_37⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Oudonc, France. pp.102 - 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094340v1</w:t>
+                <w:t xml:space="preserve">hal-01446450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Limet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
+                <w:t xml:space="preserve">Implementation and Performance Analysis of SkelGIS for Network Mesh-Based Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Oudonc, France. pp.102 - 112, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.439--450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446450v1</w:t>
+                <w:t xml:space="preserve">hal-01094340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of Shallow-Water Equations with the Algorithmic Skeleton Library SkelGIS</w:t>
+                <w:t xml:space="preserve">Performances de la Librairie de Squelettes Algorithmiques SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Le Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ComPAS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832660v1</w:t>
+                <w:t xml:space="preserve">hal-00832674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de la Librairie de Squelettes Algorithmiques SkelGIS</w:t>
+                <w:t xml:space="preserve">Algorithmic skeleton library for scientific simulations : SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoang Le Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HPCS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. pp.429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832674v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic skeleton library for scientific simulations : SkelGIS</w:t>
+                <w:t xml:space="preserve">Parallelization of Shallow-Water Equations with the Algorithmic Skeleton Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Le Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. pp.591-600, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845891v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une librairie de squelettes algorithmiques par blocs sur structure de données 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3501,51 +3526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple framework to generate parallel application for geospatial processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3887,51 +3912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Safe and Efficient Reconfiguration with Concerto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4108,51 +4133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SIPSim implicit parallelism model and the SkelGIS library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4358,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,77 +4535,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Separation of Concerns, Parallelism, and Formalism in Distributed Software Deployment with Madeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4817,211 +4842,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Study of a Runtime Component-based Model Integrating Task Graph Concept on a 1D Advection Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The Multi-Stencil Language: orchestrating stencils with a mesh-agnostic DSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Contract] Inria. 2016, pp.21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8962, Inria - Research Centre Grenoble – Rhône-Alpes. 2016, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348204v1</w:t>
+                <w:t xml:space="preserve">hal-01380607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multi-Stencil Language: orchestrating stencils with a mesh-agnostic DSL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility Study of a Runtime Component-based Model Integrating Task Graph Concept on a 1D Advection Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8962, Inria - Research Centre Grenoble – Rhône-Alpes. 2016, pp.30</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Inria. 2016, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380607v2</w:t>
+                <w:t xml:space="preserve">hal-01348204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5362,51 +5387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="434C7510"/>
+    <w:nsid w:val="D73BBFE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5593,51 +5618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-coullon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2573-2147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05188709v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50684-0_15" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Omond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER60148.2024.00007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics60724.2023.00122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Anshus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics60724.2023.00102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99429-7_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cadorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD55607.2022.00021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02535077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-59" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-36" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34968-4_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings/GreenCom/CPSCom/SmartData.2019.00135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.51" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Le Minh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.223" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845891v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3494" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3QP094C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.31-54" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q3LZFSS4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abily Morgan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordier Florian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-615-7_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01094327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ORLE2029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-coullon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2573-2147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05188709v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50684-0_15" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Omond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER60148.2024.00007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics60724.2023.00122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Anshus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics60724.2023.00102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99429-7_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cadorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD55607.2022.00021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02535077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-59" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-36" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings/GreenCom/CPSCom/SmartData.2019.00135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34968-4_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.51" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_37" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Le Minh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3494" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3QP094C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.31-54" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q3LZFSS4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abily Morgan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordier Florian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-615-7_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01094327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ORLE2029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>