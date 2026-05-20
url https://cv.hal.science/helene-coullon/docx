--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -5387,51 +5387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D73BBFE3"/>
+    <w:nsid w:val="53084D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>