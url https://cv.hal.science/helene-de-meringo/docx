--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feral cats threaten the outstanding endemic fauna of the New Caledonia biodiversity hotspot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive rats strengthen predation pressure on bird eggs in a South Pacific island rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+                <w:t xml:space="preserve">Quiterie Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rigault</w:t>
+                <w:t xml:space="preserve">Edouard Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Meringo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Debar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214, pp.250-259. </w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (6), pp.583-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cz/zox009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090631v1</w:t>
+                <w:t xml:space="preserve">hal-01681606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive rats strengthen predation pressure on bird eggs in a South Pacific island rainforest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feral cats threaten the outstanding endemic fauna of the New Caledonia biodiversity hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Palmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiterie Duron</w:t>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bourguet</w:t>
+                <w:t xml:space="preserve">Frederic Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Debar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Meringo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (6), pp.583-590. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.250-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zox009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681606v1</w:t>
+                <w:t xml:space="preserve">hal-02090631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eradications as scientific experiments: progress in simultaneous eradications of two major invasive taxa from a Mediterranean island</w:t>
               </w:r>
@@ -1332,277 +1332,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réserve intégrale de Bagaud : un laboratoire naturel de restauration écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Alain Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation de la Biodiversité et Développement Durable. un colloque scientifique pour les 50 ans du Parc national de Port-Cros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc National de Porc-Cros. FRA., Oct 2013, Hyères, France</w:t>
+              <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210249v1</w:t>
+                <w:t xml:space="preserve">hal-02749108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Réserve intégrale de Bagaud : un laboratoire naturel de restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Barcelo</w:t>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Conservation de la Biodiversité et Développement Durable. un colloque scientifique pour les 50 ans du Parc national de Port-Cros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc National de Porc-Cros. FRA., Oct 2013, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749108v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in plant phenotype along climate gradients: the effect of environmental conditions, species life histories and biogeographical origins.</w:t>
               </w:r>
@@ -1739,277 +1739,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique de l'île de Bagaud (réserve intégrale du Parc national de Port Cros) par éradications simultanées d'espèces exotiques envahissantes et conséquences sur la biodiversité insulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feral cats threaten the biodiversity of French Polynesia : some island-dependent patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Palmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Braschi</w:t>
+                <w:t xml:space="preserve">Jean Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Meringo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
+                <w:t xml:space="preserve">Guy Teatiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cottaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Aboucaya</w:t>
+                <w:t xml:space="preserve">Raiarii Bambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REVER 10, Museum national d’Histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">III International Conference "Island Biology 2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, St Denis, Réunion. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397198v1</w:t>
+                <w:t xml:space="preserve">hal-03204940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feral cats threaten the biodiversity of French Polynesia : some island-dependent patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Palmas</w:t>
+                <w:t xml:space="preserve">Restauration écologique de l'île de Bagaud (réserve intégrale du Parc national de Port Cros) par éradications simultanées d'espèces exotiques envahissantes et conséquences sur la biodiversité insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène de Meringo</w:t>
+                <w:t xml:space="preserve">C. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Teatiu</w:t>
+                <w:t xml:space="preserve">E. Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raiarii Bambridge</w:t>
+                <w:t xml:space="preserve">A. Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III International Conference "Island Biology 2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, St Denis, Réunion. </w:t>
+              <w:t xml:space="preserve">Colloque REVER 10, Museum national d’Histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204940v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l'île de Bagaud (Var, 83) : Eradication de Taxa invasifs, Rattus rattus et Carpobrotus Sp.</w:t>
               </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the effect of forest edge on tropical fauna using explainable ecoacoustics metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04496596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Meringo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WR22052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.53.35086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Debar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hermant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dem&#233;ringo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Teatiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiarii Bambridge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02152042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/1413-sm50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouch&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Meringo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04496596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Meringo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WR22052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.53.35086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Debar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hermant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dem&#233;ringo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Teatiu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiarii Bambridge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02152042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/1413-sm50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouch&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Meringo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>