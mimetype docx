--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive rats strengthen predation pressure on bird eggs in a South Pacific island rainforest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feral cats threaten the outstanding endemic fauna of the New Caledonia biodiversity hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Palmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiterie Duron</w:t>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bourguet</w:t>
+                <w:t xml:space="preserve">Frederic Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Debar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Meringo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (6), pp.583-590. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.250-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zox009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681606v1</w:t>
+                <w:t xml:space="preserve">hal-02090631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feral cats threaten the outstanding endemic fauna of the New Caledonia biodiversity hotspot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive rats strengthen predation pressure on bird eggs in a South Pacific island rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+                <w:t xml:space="preserve">Quiterie Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rigault</w:t>
+                <w:t xml:space="preserve">Edouard Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Meringo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Debar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214, pp.250-259. </w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (6), pp.583-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cz/zox009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090631v1</w:t>
+                <w:t xml:space="preserve">hal-01681606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eradications as scientific experiments: progress in simultaneous eradications of two major invasive taxa from a Mediterranean island</w:t>
               </w:r>
@@ -1739,277 +1739,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feral cats threaten the biodiversity of French Polynesia : some island-dependent patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration écologique de l'île de Bagaud (réserve intégrale du Parc national de Port Cros) par éradications simultanées d'espèces exotiques envahissantes et conséquences sur la biodiversité insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène de Meringo</w:t>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Teatiu</w:t>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raiarii Bambridge</w:t>
+                <w:t xml:space="preserve">C. Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III International Conference "Island Biology 2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, St Denis, Réunion. </w:t>
+              <w:t xml:space="preserve">Colloque REVER 10, Museum national d’Histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204940v1</w:t>
+                <w:t xml:space="preserve">hal-02397198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique de l'île de Bagaud (réserve intégrale du Parc national de Port Cros) par éradications simultanées d'espèces exotiques envahissantes et conséquences sur la biodiversité insulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
+                <w:t xml:space="preserve">Feral cats threaten the biodiversity of French Polynesia : some island-dependent patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Palmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cottaz</w:t>
+                <w:t xml:space="preserve">Jean Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Meringo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Amy</w:t>
+                <w:t xml:space="preserve">Guy Teatiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aboucaya</w:t>
+                <w:t xml:space="preserve">Raiarii Bambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REVER 10, Museum national d’Histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">III International Conference "Island Biology 2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, St Denis, Réunion. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397198v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l'île de Bagaud (Var, 83) : Eradication de Taxa invasifs, Rattus rattus et Carpobrotus Sp.</w:t>
               </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the effect of forest edge on tropical fauna using explainable ecoacoustics metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04496596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Meringo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WR22052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.53.35086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Debar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hermant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dem&#233;ringo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Teatiu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiarii Bambridge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02152042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/1413-sm50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouch&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Meringo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04496596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Meringo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WR22052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.53.35086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Debar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hermant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dem&#233;ringo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Teatiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiarii Bambridge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02152042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/1413-sm50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouch&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Meringo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>