--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1495 +66,1495 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et recherche en linguistique à l’Inalco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outi Duvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche de l’Inalco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris INALCO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues, un patrimoine à préserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival « Des voix, des Langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Andrée Chedid, Oct 2025, Issy-Les-Moulineaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the importance of corpora for teaching complex language facts. The case of the genitive of negation in Lithuanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammar &amp; corpora, 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lettonie, Jun 2025, Riga (Latvia), Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de traducteurs du lituanien vers le français à l'Inalco: enjeux linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanų kalbų tekstų vertimo akiračiai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Aurelija Leonavičienė; Pr. Hélène de Penanros, Apr 2024, Kaunas (Lithuania), Lituanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de Nord dans l’aire fenno-balte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outi Duvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe congrès de l'Association pour les études nordiques : Entre Scandinavie et Baltique orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de nord dans l'aire fenno-balte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outi Duvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre Scandinavie et Baltique orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accentuation en lituanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Europe centrale et Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, ENS, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas de iš en lituanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées eschatologies, les avatars de l'indo-européen EKs-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Université Paris Diderot, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de traduction collective &amp;quot;L'attente&amp;quot; (Laukiantieji) de Antanas Ramonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers lituaniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension est-elle possible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumitake Ashino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varia, 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schematic form as a theoretical tool for the analysis of prepositions, verbal prefixes and cases in Finnish and in Lithuanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Duvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uralica Helsingiensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Contacts between the Baltic and Finnic languages, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAUSE' IN QUESTION : ABOUT 3 WAYS OF STARVING TO DEATH IN LITHUANIAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.159-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01266715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Šauti šautuvu or iš šautuvo? About two constructions of the instrument in Lithuanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.133-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01266705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas et prépositions en Lituanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147, pp.147-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaip prancūzus (ir ne tik juos) mokyti lietuvių kalbos kirčiavimo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Žmogus ir žodis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (14), pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01266881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préfixation en lituanien: le cas de iš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, .2, pp.105-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner la grammaire lituanienne aux français ? Ou de l'intérêt de la morphophonologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Žmogus ir žodis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, II, pp.141-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La position du groupe prépositionnel dans l'énoncé : entre syntaxe et sémantique. A propos de la préposition pri en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slovo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Etudes linguistiques et sémiotiques, 30-31, pp.79-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pri pomošči ou s pomošč’ju? Deux constructions de la notion d’aide en russe contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17, pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294062v1</w:t>
-              </w:r>
-[...647 lines deleted...]
-                <w:t xml:space="preserve">halshs-01443416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Duvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuation et référence nominale à travers les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Duvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2999,51 +2999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuation et référence nominale à travers les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Duvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3100,63 +3100,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État d’incertitude : stabilisation politique, menace de la désintégration et culte de la souveraineté dans la Russie du XXIe siècle</w:t>
+                <w:t xml:space="preserve">L'État, acteur majeur du développement économique de la Chine depuis 1978 : une exception à la théorie néolibérale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fediunin Sergei</w:t>
+                <w:t xml:space="preserve">Jean-François Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3194,87 +3194,87 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378444v1</w:t>
+                <w:t xml:space="preserve">hal-03390443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État avant l'État, ou comment penser la formation des premières sociétés à États de l'archipel japonais à la fin de la Protohistoire et au début de l'Antiquité</w:t>
+                <w:t xml:space="preserve">La notion d’État chinois : apport de l’étymologie graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+                <w:t xml:space="preserve">Chrystelle Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3312,87 +3312,87 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390484v1</w:t>
+                <w:t xml:space="preserve">hal-03378235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État, acteur majeur du développement économique de la Chine depuis 1978 : une exception à la théorie néolibérale ?</w:t>
+                <w:t xml:space="preserve">L’État d’incertitude : stabilisation politique, menace de la désintégration et culte de la souveraineté dans la Russie du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huchet</w:t>
+                <w:t xml:space="preserve">Fediunin Sergei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3430,87 +3430,87 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390443v1</w:t>
+                <w:t xml:space="preserve">hal-03378444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’État chinois : apport de l’étymologie graphique</w:t>
+                <w:t xml:space="preserve">L'État avant l'État, ou comment penser la formation des premières sociétés à États de l'archipel japonais à la fin de la Protohistoire et au début de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Maréchal</w:t>
+                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3548,51 +3548,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378235v1</w:t>
+                <w:t xml:space="preserve">hal-03390484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la construction de l'État arménien au XXe siècle</w:t>
               </w:r>
@@ -3808,63 +3808,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTAT : en guise d’introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Camus</w:t>
+                <w:t xml:space="preserve">La paperasse au secours de la nation : réformer l’écrit bureaucratique dans la Chine du premier XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3902,205 +3902,205 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378707v1</w:t>
+                <w:t xml:space="preserve">hal-03378302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État comme plateforme ? Espoirs et déceptions de la transformation numérique de la Russie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ÉTAT : en guise d’introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Volkov</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03390425v1</w:t>
+                <w:t xml:space="preserve">hal-03378707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paperasse au secours de la nation : réformer l’écrit bureaucratique dans la Chine du premier XXe siècle</w:t>
+                <w:t xml:space="preserve">L’État comme plateforme ? Espoirs et déceptions de la transformation numérique de la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Serfass</w:t>
+                <w:t xml:space="preserve">Dmitry Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4138,51 +4138,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378302v1</w:t>
+                <w:t xml:space="preserve">hal-03390425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4431,51 +4431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitake Ashino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.5813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fediunin Sergei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mar&#233;chal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03377614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Volkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitake Ashino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.5813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fediunin Sergei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03377614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Volkov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>