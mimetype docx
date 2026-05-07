--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -982,165 +982,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAUSE' IN QUESTION : ABOUT 3 WAYS OF STARVING TO DEATH IN LITHUANIAN</w:t>
+                <w:t xml:space="preserve">Šauti šautuvu or iš šautuvo? About two constructions of the instrument in Lithuanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, pp.159-186</w:t>
+              <w:t xml:space="preserve">, 2013, 4, pp.133-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266715v1</w:t>
+                <w:t xml:space="preserve">halshs-01266705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šauti šautuvu or iš šautuvo? About two constructions of the instrument in Lithuanian</w:t>
+                <w:t xml:space="preserve">CAUSE' IN QUESTION : ABOUT 3 WAYS OF STARVING TO DEATH IN LITHUANIAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, pp.133-157</w:t>
+              <w:t xml:space="preserve">, 2013, 4, pp.159-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266705v1</w:t>
+                <w:t xml:space="preserve">halshs-01266715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas et prépositions en Lituanien</w:t>
               </w:r>
@@ -3808,63 +3808,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paperasse au secours de la nation : réformer l’écrit bureaucratique dans la Chine du premier XXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Serfass</w:t>
+                <w:t xml:space="preserve">ÉTAT : en guise d’introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3902,87 +3902,87 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378302v1</w:t>
+                <w:t xml:space="preserve">hal-03378707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTAT : en guise d’introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Camus</w:t>
+                <w:t xml:space="preserve">L’État comme plateforme ? Espoirs et déceptions de la transformation numérique de la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4014,93 +4014,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378707v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État comme plateforme ? Espoirs et déceptions de la transformation numérique de la Russie</w:t>
+                <w:t xml:space="preserve">La paperasse au secours de la nation : réformer l’écrit bureaucratique dans la Chine du premier XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Volkov</w:t>
+                <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4138,51 +4138,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390425v1</w:t>
+                <w:t xml:space="preserve">hal-03378302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4431,51 +4431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitake Ashino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.5813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fediunin Sergei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03377614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Volkov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitake Ashino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.5813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fediunin Sergei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03377614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03390425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Volkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>