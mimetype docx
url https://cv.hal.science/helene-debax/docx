--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -3218,173 +3218,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le territoire d'une principauté : les comtes et les comtés de Carcassonne-Razès (vers 940-1060)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Iogna-Prat, Michel Lauwers, Florian Mazel, Isabelle Rosé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cluny, les moines et la société au premier âge féodal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.391-399, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réseaux aristocratiques autour de Lagrasse du IXe au XIe siècle. Contribution à l'histoire des origines de l'abbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Débax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Caucanas, Nelly Pousthomis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Lagrasse. Art, archéologie et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de l'Aude, pp.35-48, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879288v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00879284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aristocratie languedocienne et la société féodale : le témoignage des sources (Midi de la France, XIe et XIIe siècles)</w:t>
               </w:r>
@@ -3940,186 +3940,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un cartulaire, une titulature et un sceau : le programme politique du vicomte Roger II (Trencavel) dans les années 1180</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Le Blévec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cartulaires méridionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des chartes, pp.125-143, 2006, Études et rencontres de l'École des chartes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saint-Hilaire, saint Saturnin et Roger. Un réseau guilhelmide dans le comté de Carcassonne au Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Débax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pontiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre histoire et épopée. Les Guillaume d'Orange (IXe-XIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-Université Toulouse II-Le Mirail, pp.117-133, 2006, collection Méridiennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00498842v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00498201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aristocratie méridionale autour de 1100</w:t>
               </w:r>
@@ -5773,51 +5773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="123609A6"/>
+    <w:nsid w:val="4325690D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6004,51 +6004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-debax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3183-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057674531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18258-0.p.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Viader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/medievalworlds_no19_2023s163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.173.0491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zanca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mac&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loubatieres.fr/?p=6497" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fanjeaux.com/colloques.html#anchor-bottom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/possibles-de-la-narration-volume_1550156539150.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021404227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ponti&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/26648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Framond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-debax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3183-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057674531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18258-0.p.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Viader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/medievalworlds_no19_2023s163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.173.0491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zanca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mac&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loubatieres.fr/?p=6497" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fanjeaux.com/colloques.html#anchor-bottom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/possibles-de-la-narration-volume_1550156539150.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021404227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ponti&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/26648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Framond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>