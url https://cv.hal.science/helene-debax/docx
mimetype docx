--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3218,173 +3218,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les réseaux aristocratiques autour de Lagrasse du IXe au XIe siècle. Contribution à l'histoire des origines de l'abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Caucanas, Nelly Pousthomis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abbaye de Lagrasse. Art, archéologie et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de l'Aude, pp.35-48, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le territoire d'une principauté : les comtes et les comtés de Carcassonne-Razès (vers 940-1060)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Débax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Iogna-Prat, Michel Lauwers, Florian Mazel, Isabelle Rosé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluny, les moines et la société au premier âge féodal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.391-399, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879284v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00879288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aristocratie languedocienne et la société féodale : le témoignage des sources (Midi de la France, XIe et XIIe siècles)</w:t>
               </w:r>
@@ -3940,186 +3940,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Hilaire, saint Saturnin et Roger. Un réseau guilhelmide dans le comté de Carcassonne au Xe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pontiès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Macé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre histoire et épopée. Les Guillaume d'Orange (IXe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-Université Toulouse II-Le Mirail, pp.117-133, 2006, collection Méridiennes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un cartulaire, une titulature et un sceau : le programme politique du vicomte Roger II (Trencavel) dans les années 1180</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Débax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Le Blévec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartulaires méridionaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des chartes, pp.125-143, 2006, Études et rencontres de l'École des chartes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00498201v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00498842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aristocratie méridionale autour de 1100</w:t>
               </w:r>
@@ -5773,51 +5773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4325690D"/>
+    <w:nsid w:val="B5265A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6004,51 +6004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-debax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3183-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057674531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18258-0.p.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Viader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/medievalworlds_no19_2023s163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.173.0491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zanca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mac&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loubatieres.fr/?p=6497" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fanjeaux.com/colloques.html#anchor-bottom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/possibles-de-la-narration-volume_1550156539150.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021404227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ponti&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/26648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Framond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-debax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3183-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057674531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18258-0.p.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Viader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/medievalworlds_no19_2023s163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.173.0491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zanca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mac&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loubatieres.fr/?p=6497" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fanjeaux.com/colloques.html#anchor-bottom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/possibles-de-la-narration-volume_1550156539150.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021404227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ponti&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/26648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Framond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>