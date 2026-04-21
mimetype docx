--- v1 (2026-03-31)
+++ v2 (2026-04-21)
@@ -1698,73 +1698,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Conférence de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">34. EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971595v1</w:t>
+                <w:t xml:space="preserve">hal-02971575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
               </w:r>
@@ -1793,73 +1793,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. EGOS colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">34. Conférence de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971575v1</w:t>
+                <w:t xml:space="preserve">hal-02971595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme de sites de bataille est-il compatible avec des considérations éthiques ? Le cas de Verdun</w:t>
               </w:r>
@@ -2029,433 +2029,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dark side of institutional change: The case of the Serbian transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Zara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Josserand</w:t>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511915v1</w:t>
+                <w:t xml:space="preserve">hal-01370984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dark side of institutional change: The case of the Serbian transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+                <w:t xml:space="preserve">Emmanuel Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370984v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème conférence de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697928v1</w:t>
+                <w:t xml:space="preserve">hal-01697905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">31ème conférence de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697905v1</w:t>
+                <w:t xml:space="preserve">hal-01697928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to leverage contingencies? A process study of the creation of Freudian psychoanalysis</w:t>
               </w:r>
@@ -2517,191 +2517,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock value? Scandal and radical innovation in creative fields</w:t>
+                <w:t xml:space="preserve">Alone in the dark: Towards an etiology of the Freudian pyschoanalysis business model creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Leca</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, European Group for Organizational Studies, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, European Academy of Management, Jun 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376663v1</w:t>
+                <w:t xml:space="preserve">hal-01376666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alone in the dark: Towards an etiology of the Freudian pyschoanalysis business model creation</w:t>
+                <w:t xml:space="preserve">Shock value? Scandal and radical innovation in creative fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, European Academy of Management, Jun 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, European Group for Organizational Studies, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376666v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2713,160 +2713,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance au cœur de l’innovation : un levier stratégique pour des organisations plus innovantes</w:t>
+                <w:t xml:space="preserve">Matthieu Langlois, David Autissier, Gaspard Gantzer, Marie-Léandre Gomez, Marie Kerveillant (2024), Incertitude ordinaire. Résilience organisationnelle en situation de crise , Caen, Éditions EMS, 127 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cohendet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 77 (2), pp.5-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.077.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2025, N° 77, pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.077.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112207v1</w:t>
+                <w:t xml:space="preserve">hal-05112209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective memory in conflict: Exploring spatial multivocality in Oradour-sur-Glane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2898,184 +2889,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sauviat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13505084251348683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Langlois, David Autissier, Gaspard Gantzer, Marie-Léandre Gomez, Marie Kerveillant (2024), Incertitude ordinaire. Résilience organisationnelle en situation de crise , Caen, Éditions EMS, 127 p.</w:t>
+                <w:t xml:space="preserve">La confiance au cœur de l’innovation : un levier stratégique pour des organisations plus innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cohendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 77, pp.199-203. </w:t>
+              <w:t xml:space="preserve">, 2025, 77 (2), pp.5-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.077.0199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.077.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05112209v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing causal complexity: An analytical framework based on Aristotle’s conceptualization of causes and causalities</w:t>
               </w:r>
@@ -3146,131 +3146,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail à distance et innovation : la confiance pour inventer de nouveaux modes de travail collaboratifs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+                <w:t xml:space="preserve">Field-Configuring Places: Unpacking the Role of Place in Field Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (2), </w:t>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.1967-1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01708406241280010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508147v1</w:t>
+                <w:t xml:space="preserve">hal-04680922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Scaling perspectives on grand challenges in management and organization studies</w:t>
               </w:r>
@@ -3367,148 +3354,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Configuring Places: Unpacking the Role of Place in Field Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Capron</w:t>
+                <w:t xml:space="preserve">Travail à distance et innovation : la confiance pour inventer de nouveaux modes de travail collaboratifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (12), pp.1967-1989. </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01708406241280010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680922v1</w:t>
+                <w:t xml:space="preserve">hal-04508147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the ontological origins of dualism: Towards a conjunctive structure of thought in organization studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3854,51 +3854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fluidity of institutional change: Complex interrelations between multiple types of institutional work during the Serbian transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5194,277 +5194,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandeur et décadence du salon de Paris : une étude du processus de désinstitutionnalisation d'un évènement configurateur de champs dans les activités culturelles</w:t>
+                <w:t xml:space="preserve">Toutes les recherches doivent-elles être menées ? Performativité, surpâturage et responsabilité du chercheur en finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Leca</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mana.141.0436⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (216), pp.75-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.216.75-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738113v1</w:t>
+                <w:t xml:space="preserve">halshs-00657446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutes les recherches doivent-elles être menées ? Performativité, surpâturage et responsabilité du chercheur en finance</w:t>
+                <w:t xml:space="preserve">Grandeur et décadence du salon de Paris : une étude du processus de désinstitutionnalisation d'un évènement configurateur de champs dans les activités culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.436-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.141.0436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.216.75-92⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00657446v1</w:t>
+                <w:t xml:space="preserve">halshs-00738113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeur et Décadence du Salon de Paris : Une Etude du processus de désinstitutionalisation d'un événement configurateur de champ dans les activités culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.47-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5502,51 +5502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des lieux de la concurrence. Le cas du marché de l'art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53, pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simard-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Knauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,102 +6021,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux défis de la recherche académique en management et stratégie</w:t>
+                <w:t xml:space="preserve">Le piège stratégique du Red Queen effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723887v1</w:t>
+                <w:t xml:space="preserve">hal-04723900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model Innovation : créer et capturer de la valeur par l’innovation</w:t>
               </w:r>
@@ -6171,102 +6171,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piège stratégique du Red Queen effect</w:t>
+                <w:t xml:space="preserve">Les nouveaux défis de la recherche académique en management et stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723900v1</w:t>
+                <w:t xml:space="preserve">hal-04723887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Red Queen Effect : Principe, synthèse et implications pour la stratégie</w:t>
               </w:r>
@@ -6721,51 +6721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salon's life. Field configuring event, power and resistance in a creative field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brian Moeran, Jesper Strandgaard Pedersen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négotiating values in the créative industries : fairs, festivals and other competitive events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.36-58, 2011</w:t>
@@ -7340,51 +7340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD7FC23"/>
+    <w:nsid w:val="53987771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7571,51 +7571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-delacour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1901-7438" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059449616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Agrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saiad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04951396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsemin Altundas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Di Cesare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Zara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084251348683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.532" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406241280010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2023.101302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03361254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaulieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406221080126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492620949688" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066077ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840616663237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030392ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01370136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.163.0238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.153.0314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.141.0436" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.216.75-92" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S2PLPF6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Billault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511889v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.liar.2019.01.0473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.w94ugrvq3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sge9r37v9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vcevrqf4v" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-delacour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1901-7438" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059449616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Agrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saiad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04951396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsemin Altundas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Di Cesare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Zara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084251348683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.532" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406241280010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2023.101302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03361254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaulieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406221080126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492620949688" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066077ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840616663237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030392ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01370136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.163.0238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.153.0314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.216.75-92" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S2PLPF6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.141.0436" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Billault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511889v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.liar.2019.01.0473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.w94ugrvq3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sge9r37v9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vcevrqf4v" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>