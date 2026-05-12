--- v2 (2026-04-21)
+++ v3 (2026-05-12)
@@ -2029,433 +2029,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dark side of institutional change: The case of the Serbian transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370984v1</w:t>
+                <w:t xml:space="preserve">hal-02511915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dark side of institutional change: The case of the Serbian transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Josserand</w:t>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511915v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">31ème conférence de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697905v1</w:t>
+                <w:t xml:space="preserve">hal-01697928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème conférence de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697928v1</w:t>
+                <w:t xml:space="preserve">hal-01697905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to leverage contingencies? A process study of the creation of Freudian psychoanalysis</w:t>
               </w:r>
@@ -2517,191 +2517,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alone in the dark: Towards an etiology of the Freudian pyschoanalysis business model creation</w:t>
+                <w:t xml:space="preserve">Shock value? Scandal and radical innovation in creative fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, European Academy of Management, Jun 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, European Group for Organizational Studies, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376666v1</w:t>
+                <w:t xml:space="preserve">hal-01376663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock value? Scandal and radical innovation in creative fields</w:t>
+                <w:t xml:space="preserve">Alone in the dark: Towards an etiology of the Freudian pyschoanalysis business model creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Leca</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, European Group for Organizational Studies, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, European Academy of Management, Jun 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376663v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2713,151 +2713,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Langlois, David Autissier, Gaspard Gantzer, Marie-Léandre Gomez, Marie Kerveillant (2024), Incertitude ordinaire. Résilience organisationnelle en situation de crise , Caen, Éditions EMS, 127 p.</w:t>
+                <w:t xml:space="preserve">La confiance au cœur de l’innovation : un levier stratégique pour des organisations plus innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cohendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 77, pp.199-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.077.0199⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 77 (2), pp.5-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.077.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112209v1</w:t>
+                <w:t xml:space="preserve">hal-05112207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective memory in conflict: Exploring spatial multivocality in Oradour-sur-Glane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2889,193 +2898,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sauviat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505084251348683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance au cœur de l’innovation : un levier stratégique pour des organisations plus innovantes</w:t>
+                <w:t xml:space="preserve">Matthieu Langlois, David Autissier, Gaspard Gantzer, Marie-Léandre Gomez, Marie Kerveillant (2024), Incertitude ordinaire. Résilience organisationnelle en situation de crise , Caen, Éditions EMS, 127 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cohendet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 77 (2), pp.5-30. </w:t>
+              <w:t xml:space="preserve">, 2025, N° 77, pp.199-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.077.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.077.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05112207v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing causal complexity: An analytical framework based on Aristotle’s conceptualization of causes and causalities</w:t>
               </w:r>
@@ -3146,118 +3146,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Configuring Places: Unpacking the Role of Place in Field Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Capron</w:t>
+                <w:t xml:space="preserve">Travail à distance et innovation : la confiance pour inventer de nouveaux modes de travail collaboratifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (12), pp.1967-1989. </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01708406241280010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680922v1</w:t>
+                <w:t xml:space="preserve">hal-04508147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Scaling perspectives on grand challenges in management and organization studies</w:t>
               </w:r>
@@ -3354,161 +3367,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail à distance et innovation : la confiance pour inventer de nouveaux modes de travail collaboratifs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+                <w:t xml:space="preserve">Field-Configuring Places: Unpacking the Role of Place in Field Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (2), </w:t>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.1967-1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01708406241280010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508147v1</w:t>
+                <w:t xml:space="preserve">hal-04680922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the ontological origins of dualism: Towards a conjunctive structure of thought in organization studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3854,51 +3854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fluidity of institutional change: Complex interrelations between multiple types of institutional work during the Serbian transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,51 +5329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeur et décadence du salon de Paris : une étude du processus de désinstitutionnalisation d'un évènement configurateur de champs dans les activités culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.436-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5420,51 +5420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeur et Décadence du Salon de Paris : Une Etude du processus de désinstitutionalisation d'un événement configurateur de champ dans les activités culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.47-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5502,51 +5502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des lieux de la concurrence. Le cas du marché de l'art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53, pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simard-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Knauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,102 +6021,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piège stratégique du Red Queen effect</w:t>
+                <w:t xml:space="preserve">Les nouveaux défis de la recherche académique en management et stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723900v1</w:t>
+                <w:t xml:space="preserve">hal-04723887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model Innovation : créer et capturer de la valeur par l’innovation</w:t>
               </w:r>
@@ -6171,102 +6171,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux défis de la recherche académique en management et stratégie</w:t>
+                <w:t xml:space="preserve">Le piège stratégique du Red Queen effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723887v1</w:t>
+                <w:t xml:space="preserve">hal-04723900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Red Queen Effect : Principe, synthèse et implications pour la stratégie</w:t>
               </w:r>
@@ -6721,51 +6721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salon's life. Field configuring event, power and resistance in a creative field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brian Moeran, Jesper Strandgaard Pedersen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négotiating values in the créative industries : fairs, festivals and other competitive events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.36-58, 2011</w:t>
@@ -7340,51 +7340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53987771"/>
+    <w:nsid w:val="CBFD95E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7571,51 +7571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-delacour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1901-7438" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059449616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Agrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saiad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04951396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsemin Altundas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Di Cesare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Zara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084251348683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.532" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406241280010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2023.101302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03361254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaulieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406221080126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492620949688" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066077ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840616663237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030392ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01370136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.163.0238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.153.0314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.216.75-92" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S2PLPF6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.141.0436" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Billault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511889v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.liar.2019.01.0473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.w94ugrvq3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sge9r37v9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vcevrqf4v" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-delacour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1901-7438" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059449616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Agrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saiad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04951396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsemin Altundas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Di Cesare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Zara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084251348683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.532" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406241280010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2023.101302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03361254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaulieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406221080126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492620949688" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066077ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840616663237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030392ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01370136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.163.0238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.153.0314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.216.75-92" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S2PLPF6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.141.0436" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Billault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511889v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.liar.2019.01.0473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.w94ugrvq3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sge9r37v9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vcevrqf4v" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>