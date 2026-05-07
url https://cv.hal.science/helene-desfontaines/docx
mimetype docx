--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -66,877 +66,998 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverses maritimes</w:t>
+                <w:t xml:space="preserve">Marins pêcheurs, à quand la nouvelle vague ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benvegnu</w:t>
+                <w:t xml:space="preserve">Romane Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tréhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lazuech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.26-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823257v1</w:t>
+                <w:t xml:space="preserve">hal-05603826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse croisée de l'activité : déplacements et effets de connaissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Controverses maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.225.0083⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.28060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03019328v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « sens marin » : comment devient-on marin-pêcheur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse croisée de l'activité : déplacements et effets de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cocandeau-Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (4), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.225.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revss.4204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373145v1</w:t>
+                <w:t xml:space="preserve">halshs-03019328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'engagement au service du transporteur au temps de service des conducteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le « sens marin » : comment devient-on marin-pêcheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/drs.095.0131⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.4204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194662v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marins-pêcheurs à la pêche artisanale, le resserrement d'une communauté de métiers ? Esquisse d'analyse des pratiques de régulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De l'engagement au service du transporteur au temps de service des conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp. 131-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.095.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194663v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a qualitative study to understand the failure of a strategy implemented for improving hand hygiene adherence in 4 intensive care units</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marins-pêcheurs à la pêche artisanale, le resserrement d'une communauté de métiers ? Esquisse d'analyse des pratiques de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dubé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp. 23-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333778v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps souffrant, corps malade. La réception des plaintes lombalgiques en médecine générale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using a qualitative study to understand the failure of a strategy implemented for improving hand hygiene adherence in 4 intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Kouatchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2012.0301⟩</w:t>
+              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (4), pp.447-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/669875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603222v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation du travail et processus d'industrialisation dans le secteur du transport routier de marchandises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corps souffrant, corps malade. La réception des plaintes lombalgiques en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (3), pp.5-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2012.0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424721v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réglementation du travail et processus d'industrialisation dans le secteur du transport routier de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 709 (5), p. 494-501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail des chauffeurs routiers de marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 104, pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -946,249 +1067,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi cette expérience de recherche à la frontière de l’action, de la formation et de l’intervention se nourrit des apports de l’école de Chicago et de l’école de Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cocandeau-Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les sciences humaines et sociales à l’épreuve du terrain – Logiques d’enquête, approches narratives et dynamiques coopératives depuis l’école de Chicago</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université François Rabelais, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnel soignant et l'hygiène des mains en réanimation : une analyse sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Kouatchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme définitif et livre des résumés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1198,154 +1319,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éclaireurs : recette de vulgarisation scientifique sans gros mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Française d’Halieutique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1355,465 +1476,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides sociales facultatives : rationalité de instruments, subjectivité des jugements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bresson Maryse; Molina Yvette; Tabin Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle morale de l'intervention sociale et ses apories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-133, 2024, Logiques sociales, 978-2-336-43514-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de recrutement des chefs d'établissement d'enseignement privé : dynamique professionnelle et engagement au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chefs d'établissement. Le burn out n'est pas une fatalité !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-168, 2022, Critiques éducatives, 978-2_35687_832_8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le DGS, fonctionnaire manager et entrepreneur politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une sociologie des collaborateurs politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités des dirigeants, la relation comme solution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer la vulnérabilité et la résilience en milieu professionnel. Un défi à relever ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.79-105, 2016, 978-2-343-08320-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des normes temporelles du travail salarié, un nouveau défi pour les chauffeurs routiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail nous est compté. La construction des normes temporelles du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.190-214, 2005, 2-7071-4464-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.linha.2005.01.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1823,153 +1944,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marins pêcheurs, à quand la nouvelle vague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Métiers de la pêche : apprentissage par l'expérience corporelle et collective » Communication. 03 octobre 2019, Journée d'étude TRANSMER, MSH Ange Guépin, Nantes. Hélène Desfontaines, Maitresse de conférences en sociologie, UCO Angers, CENS/ UMR6025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03797177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1979,201 +2100,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de décision dans les Conseils Communaux d'Action Sociales, Post-enquête qualitative associée à l'enquête sur l'action sociale des communes et intercommunalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DREES. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations des relations du travail dans le transport routier de marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports; Direction de la recherche et des affaires scintifiques et techniques. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2320,51 +2441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28060" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03373145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.095.0131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bruna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dub&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/669875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Moutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.linha.2005.01.0190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05483112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03448864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gentil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tr&#233;het" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lazuech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03373145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.095.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bruna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dub&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/669875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chiron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Moutet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.linha.2005.01.0190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05483112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03448864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>