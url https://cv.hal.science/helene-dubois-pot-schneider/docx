--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -1246,295 +1246,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrodifferentiation of human tumor hepatocytes to stem cells leads to metabolic reprogramming and chemoresistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Fekir</w:t>
+                <w:t xml:space="preserve">Cytochrome P450 1A1/2, 2B6 and 3A4 HepaRG cell-based biosensors to monitor hepatocyte differentiation, drug metabolism and toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Glaise</w:t>
+                <w:t xml:space="preserve">Catherine Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Verres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2110⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (10), pp.2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19102245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087900v1</w:t>
+                <w:t xml:space="preserve">hal-02152870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450 1A1/2, 2B6 and 3A4 HepaRG cell-based biosensors to monitor hepatocyte differentiation, drug metabolism and toxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Vlach</w:t>
+                <w:t xml:space="preserve">Retrodifferentiation of human tumor hepatocytes to stem cells leads to metabolic reprogramming and chemoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Quesnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
+                <w:t xml:space="preserve">Romain Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ribault</w:t>
+                <w:t xml:space="preserve">Yoann Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Verres</w:t>
+                <w:t xml:space="preserve">Denise Glaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (10), pp.2245. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (8), pp.1869-1883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19102245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152870v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t>
               </w:r>
@@ -2050,295 +2050,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01335675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory cytokines promote the retrodifferentiation of tumor-derived hepatocyte-like cells to progenitor cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of phosphatidylinositol 4-kinase type IIIα is associated with undifferentiated status and poor prognosis of human hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeodat Ilboudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Nault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Aninat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.27353⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134747v1</w:t>
+                <w:t xml:space="preserve">inserm-00934294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of phosphatidylinositol 4-kinase type IIIα is associated with undifferentiated status and poor prognosis of human hepatocellular carcinoma.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammatory cytokines promote the retrodifferentiation of tumor-derived hepatocyte-like cells to progenitor cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Corlu</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fekir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
+                <w:t xml:space="preserve">Cédric Coulouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aninat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (6), pp.2077-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hep.27353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00934294v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of functional cholangiocyte-like cells from human pluripotent stem cells and HepaRG cells</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of hormones and their receptors in the progression of low-and high-grade glioma</w:t>
+                <w:t xml:space="preserve">Involvement of steroid hormones and their receptors in the progression of low- and high-grade gliomas: focus on GPER1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bailly</w:t>
@@ -3117,594 +3117,594 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Association for Cancer Research, EACR 2022</w:t>
+              <w:t xml:space="preserve">28th European Association for Cancer Research Congress, EACR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735741v1</w:t>
+                <w:t xml:space="preserve">hal-03886056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of steroid hormones and their receptors in the progression of low-and high-grade gliomas</w:t>
+                <w:t xml:space="preserve">Involvement of hormones and their receptors in the progression of low-and high-grade glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dumond</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'Association des Neuro-oncologues d'Expression Française, ANOCEF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Association for Cancer Research, EACR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735761v1</w:t>
+                <w:t xml:space="preserve">hal-03735741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting GPER in glioma, a promising therapeutic strategy ?</w:t>
+                <w:t xml:space="preserve">Involvement of steroid hormones and their receptors in the progression of low-and high-grade gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Meeting on the Rapid Responses to Steroid Hormones, RRSH 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de l'Association des Neuro-oncologues d'Expression Française, ANOCEF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886015v1</w:t>
+                <w:t xml:space="preserve">hal-03735761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of steroid hormones and their receptors in the progression of low- and high-grade gliomas</w:t>
+                <w:t xml:space="preserve">Targeting GPER in glioma, a promising therapeutic strategy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Taillandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association des Neuro-Oncologues d’Expression Française, ANOCEF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">13th International Meeting on the Rapid Responses to Steroid Hormones, RRSH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886030v1</w:t>
+                <w:t xml:space="preserve">hal-03886015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of steroid hormones and their receptors in the progression of low- and high-grade gliomas: focus on GPER1</w:t>
+                <w:t xml:space="preserve">Involvement of steroid hormones and their receptors in the progression of low- and high-grade gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Association for Cancer Research Congress, EACR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association des Neuro-Oncologues d’Expression Française, ANOCEF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886056v1</w:t>
+                <w:t xml:space="preserve">hal-03886030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire de lésions précancéreuses de la peau : les kératoses actiniques</w:t>
               </w:r>
@@ -3934,273 +3934,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire du potentiel évolutif de lésions cutanées précancéreuses : les kératoses actiniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early molecular signature of cell transformation induced by nano-silica materials in the murine Bhas 42 cell line model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hami Musaoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Forum du Cancéropôle Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Nanotoxicology, NanoTox 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967049v1</w:t>
+                <w:t xml:space="preserve">hal-01978469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early molecular signature of cell transformation induced by nano-silica materials in the murine Bhas 42 cell line model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation moléculaire du potentiel évolutif de lésions cutanées précancéreuses : les kératoses actiniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Plénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Nanotoxicology, NanoTox 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">11ème Forum du Cancéropôle Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978469v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4925,51 +4925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gantner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdaf252" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hirtz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2023.109285" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Khairallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brzenczek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065937" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kattler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fekir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Jarnouen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lebourdais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14174114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02413959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kirsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.108900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Glaise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quesnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramia Safar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2018.1546313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seidel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.07.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01335675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mebarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain D&#233;sert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sulpice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00934294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeodat Ilboudo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Dianat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetan Serchov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R&#246; Sl &#167;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Wasylyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.121723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gross" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubois-Pot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wasylyk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210736" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buchwalter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01867-06" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13683" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02414017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hami Musaoglu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Remy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13682" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087567v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourrette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-738-9_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gantner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdaf252" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hirtz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2023.109285" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Khairallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brzenczek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065937" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kattler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fekir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Jarnouen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lebourdais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14174114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02413959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kirsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.108900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quesnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Daniel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Glaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramia Safar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2018.1546313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seidel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.07.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01335675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mebarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain D&#233;sert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sulpice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00934294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeodat Ilboudo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Dianat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetan Serchov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R&#246; Sl &#167;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Wasylyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.121723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gross" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubois-Pot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wasylyk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210736" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buchwalter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01867-06" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13683" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02414017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hami Musaoglu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Remy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13682" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087567v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourrette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-738-9_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>