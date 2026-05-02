--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -492,226 +492,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse des futurs économiques</w:t>
+                <w:t xml:space="preserve">Mundane intermodality: a comparative analysis of bike-renting practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Canu</w:t>
+                <w:t xml:space="preserve">Daniel Normark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hagberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.791-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17450101.2018.1504651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428980v1</w:t>
+                <w:t xml:space="preserve">hal-01875745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mundane intermodality: a comparative analysis of bike-renting practices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Hagberg</w:t>
+                <w:t xml:space="preserve">Genèse des futurs économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875745v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Frédéric Lebaron</w:t>
               </w:r>
@@ -993,103 +993,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Funny bikes’: A comparative/quantitative video analysis of biker logistics (Göteborg and Toulouse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hagberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility Futures, Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lancaster University, Sep 2013, Lancaster, United Kingdom</w:t>
@@ -1773,51 +1773,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1869,754 +1869,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaillances économiques des cafetiers, hôteliers et restaurateurs : prises en charge institutionnelles et conséquences biographiques (DEFCHOR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les usages du crédit digital en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ducourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Benaada</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">21.46, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.164</w:t>
+                <w:t xml:space="preserve">Thomas Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel; Latts-ENPC; Orange Labs. 2026, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774751v1</w:t>
+                <w:t xml:space="preserve">hal-05590490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec un livret A. Analyse d'un dispositif d'inclusion bancaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défaillances économiques des cafetiers, hôteliers et restaurateurs : prises en charge institutionnelles et conséquences biographiques (DEFCHOR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Benaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, pp.62</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Perrin-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ronet-Yague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21.46, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610179v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'endetter avec un budget contraint - Analyse du recours au microcrédit personnel</w:t>
+                <w:t xml:space="preserve">Vivre avec un livret A. Analyse d'un dispositif d'inclusion bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Laurence</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04595152v1</w:t>
+                <w:t xml:space="preserve">hal-04610179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dettes de détenu.e.s. Etat des lieux</w:t>
+                <w:t xml:space="preserve">S'endetter avec un budget contraint - Analyse du recours au microcrédit personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Karabel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel - LATTS CNRS. 2022</w:t>
+                <w:t xml:space="preserve">Lisa Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594189v1</w:t>
+                <w:t xml:space="preserve">hal-04595152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage de l'argent des clients Nickel. Analyse des pratiques d'épargne en milieu populaire</w:t>
+                <w:t xml:space="preserve">Dettes de détenu.e.s. Etat des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Karabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel - LATTS CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107161v1</w:t>
+                <w:t xml:space="preserve">hal-03594189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débiteurs face aux pratiques de recouvrement</w:t>
+                <w:t xml:space="preserve">Le stockage de l'argent des clients Nickel. Analyse des pratiques d'épargne en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Moulévrier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03107157v1</w:t>
+                <w:t xml:space="preserve">hal-03107161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages sociaux des comptes néo-bancaires</w:t>
+                <w:t xml:space="preserve">Les débiteurs face aux pratiques de recouvrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moulévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107163v1</w:t>
+                <w:t xml:space="preserve">hal-03107157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénévoles chez Crésus. Une enquête sociologique</w:t>
+                <w:t xml:space="preserve">Les usages sociaux des comptes néo-bancaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Latts - Université Paris-Est. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107165v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bénévoles chez Crésus. Une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ducourant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Latts - Université Paris-Est. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ANR Villes durables 2010 Les stratégies d'adaptation des ménages et des entreprises face à la transition énergétique : une comparaison entre les métropoles de Lille et de Lyon Rapport résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENTPE; Université Lille 1; CEREMA; IFFSTAR. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2626,114 +2701,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du crédit à la consommation à la consommation de crédits. Autonomisation d'une activité économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Lille 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01174807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2880,51 +2955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Narring" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducourant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4341.2025v22e00500" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Narring" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01875745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Normark" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hagberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1504651" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05512655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.117.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05512804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.010.0301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Convert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=882" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mortain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01760813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benaada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Karabel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Narring" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducourant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4341.2025v22e00500" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Narring" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01875745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Normark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hagberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1504651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05512655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.117.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05512804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.010.0301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Convert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=882" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mortain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01760813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benaada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Karabel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>