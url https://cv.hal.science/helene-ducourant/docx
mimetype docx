--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2062,164 +2062,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec un livret A. Analyse d'un dispositif d'inclusion bancaire</w:t>
+                <w:t xml:space="preserve">S'endetter avec un budget contraint - Analyse du recours au microcrédit personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2024, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610179v1</w:t>
+                <w:t xml:space="preserve">hal-04595152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'endetter avec un budget contraint - Analyse du recours au microcrédit personnel</w:t>
+                <w:t xml:space="preserve">Vivre avec un livret A. Analyse d'un dispositif d'inclusion bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducourant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Laurence</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04595152v1</w:t>
+                <w:t xml:space="preserve">hal-04610179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dettes de détenu.e.s. Etat des lieux</w:t>
               </w:r>
@@ -2955,51 +2955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Narring" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducourant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4341.2025v22e00500" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Narring" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01875745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Normark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hagberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1504651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05512655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.117.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05512804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.010.0301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Convert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=882" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mortain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01760813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benaada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Karabel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Narring" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducourant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4341.2025v22e00500" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Narring" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01875745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Normark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hagberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1504651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05512655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.117.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05512804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.010.0301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Convert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=882" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mortain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01760813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benaada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Karabel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>