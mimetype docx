--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -400,173 +400,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche de la prostitution en histoire du droit sous le prisme des rapports sociaux de sexe</w:t>
+                <w:t xml:space="preserve">Une approche de la prostitution en histoire du droit sous le prisme des rapports sociaux de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Darsonville, Audrey; Leonhard, Julie. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La loi pénale et le sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2015, 978-2-8143-0199-3</w:t>
+              <w:t xml:space="preserve">, pp.101-121, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177680v1</w:t>
+                <w:t xml:space="preserve">halshs-03560544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de la prostitution en histoire du droit sous le prisme des rapports sociaux de sexe</w:t>
+                <w:t xml:space="preserve">L’approche de la prostitution en histoire du droit sous le prisme des rapports sociaux de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
+              <w:t xml:space="preserve">Darsonville, Audrey; Leonhard, Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La loi pénale et le sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.101-121, 2015</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2015, 978-2-8143-0199-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03560544v1</w:t>
+                <w:t xml:space="preserve">hal-03177680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -578,442 +578,442 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours juridiques, genre et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prune Decoux</w:t>
+                <w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 120 p., 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111271v1</w:t>
+                <w:t xml:space="preserve">hal-05330234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
+                <w:t xml:space="preserve">Discours juridiques, genre et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1407m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330234v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, histoire et droit</w:t>
+                <w:t xml:space="preserve">La dévirilisation de l’office d’avocat : la loi du 1er décembre 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Todd Shepard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 937, https://www.lexbase.fr/article-juridique/93798215-lepointsurbnumerospecialfemmesavocatesegaliteetsororitebladevirilisationdelofficedav, 2023, [Le point sur..] Numéro spécial "Femmes Avocates : Égalité et sororité"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04435677v1</w:t>
+                <w:t xml:space="preserve">hal-04441196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dévirilisation de l’office d’avocat : la loi du 1er décembre 1900</w:t>
+                <w:t xml:space="preserve">Genre, histoire et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houllemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Shepard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441196v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04435677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles&amp;quot;. Déviantes et délinquantes. XIXe -XXe siècles</w:t>
               </w:r>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1968,178 +1968,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la caserne aux maisons closes. La réglementation de la prostitution au profit de l’institution militaire 1900-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Criminocorpus</w:t>
+              <w:t xml:space="preserve">C@hiers du CRHiDI. Histoire, droit, institutions, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Gens de robe, gens de guerre : ordre public et ordre social, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050603v1</w:t>
+                <w:t xml:space="preserve">halshs-03560790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la caserne aux maisons closes. La réglementation de la prostitution au profit de l’institution militaire 1900-1939</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C@hiers du CRHiDI. Histoire, droit, institutions, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Gens de robe, gens de guerre : ordre public et ordre social, 41</w:t>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Criminocorpus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03560790v1</w:t>
+                <w:t xml:space="preserve">hal-03050603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la journée d'étude « Mauvaises filles ». Déviantes et délinquantes. XIXe -XXe siècles</w:t>
               </w:r>
@@ -2746,709 +2746,696 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du sexe au prisme du droit</w:t>
+                <w:t xml:space="preserve">L’acculturation des études de genre en histoire du droit. Le défi de l’ANR HLJPGenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Casado</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Imbert, Jan 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Jeudis du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du genre, Apr 2023, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442399v1</w:t>
+                <w:t xml:space="preserve">hal-04442258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acculturation des études de genre en histoire du droit. Le défi de l’ANR HLJPGenre</w:t>
+                <w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prune Decoux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudis du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du genre, Apr 2023, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442258v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t>
+                <w:t xml:space="preserve">Le travail du sexe au prisme du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Renucci</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Imbert, Jan 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442369v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche historico-juridique du féminicide dans un cadre conjugal : L’excuse légale du meurtre de la femme par son mari</w:t>
+                <w:t xml:space="preserve">Présentation du projet ANR HLJPGenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, groupe d'études transversales de recherche sur les violences sexuelles et sexistes (Université de Lille, d'Artois, ULCO), Apr 2023, Lille (Université), France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit pénal; Centre d'histoire et d'anthropologie du droit, May 2023, Bruxelles (UBL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442358v1</w:t>
+                <w:t xml:space="preserve">hal-04442212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet ANR HLJPGenre</w:t>
+                <w:t xml:space="preserve">Approche historico-juridique du féminicide dans un cadre conjugal : L’excuse légale du meurtre de la femme par son mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en droit pénal; Centre d'histoire et d'anthropologie du droit, May 2023, Bruxelles (UBL), France</w:t>
+              <w:t xml:space="preserve">Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe d'études transversales de recherche sur les violences sexuelles et sexistes (Université de Lille, d'Artois, ULCO), Apr 2023, Lille (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442212v1</w:t>
+                <w:t xml:space="preserve">hal-04442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la recherche collective</w:t>
+                <w:t xml:space="preserve">Un droit au masculin générique? La langue du droit au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de droit, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’Histoire du Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Histoire du droit, Jun 2023, Lausanne - Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442151v1</w:t>
+                <w:t xml:space="preserve">hal-04442181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un droit au masculin générique? La langue du droit au prisme du genre</w:t>
+                <w:t xml:space="preserve">Les enjeux de la recherche collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’Histoire du Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Histoire du droit, Jun 2023, Lausanne - Université, France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de droit, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442181v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t>
+                <w:t xml:space="preserve">La recherche collective : de Criminocorpus à HLJPGenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+              <w:t xml:space="preserve">Colloque des 20 ans de Criminocorpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAMOR; Criminocorpus, Jun 2023, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442083v1</w:t>
+                <w:t xml:space="preserve">hal-04442128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t>
               </w:r>
@@ -3460,64 +3447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3536,122 +3523,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collective : de Criminocorpus à HLJPGenre</w:t>
+                <w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 20 ans de Criminocorpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAMOR; Criminocorpus, Jun 2023, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
+              <w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442128v1</w:t>
+                <w:t xml:space="preserve">hal-04442083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles. Déviantes et délinquantes. XIXe-XXIe siècles</w:t>
               </w:r>
@@ -4859,139 +4859,139 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art : La nouvelle place de la victime au sein du procès pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 16.09, GIP Droit et Justice. 2016, http://www.gip-recherche-justice.fr/wp-content/uploads/2017/02/rapport-victimes-et-bibliocouv.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01480974v1</w:t>
+                <w:t xml:space="preserve">halshs-03560576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art : La nouvelle place de la victime au sein du procès pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 16.09, GIP Droit et Justice. 2016, http://www.gip-recherche-justice.fr/wp-content/uploads/2017/02/rapport-victimes-et-bibliocouv.pdf</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03560576v1</w:t>
+                <w:t xml:space="preserve">halshs-01480974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5170,51 +5170,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEDCA809"/>
+    <w:nsid w:val="C50FC789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5401,51 +5401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-duffuler-vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140597110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Demars-Sion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barnicaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.005.0093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.5327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debaenst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dhalluin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lellouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhalluin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Vandenbogaerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Demars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-duffuler-vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140597110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Demars-Sion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barnicaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.005.0093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.5327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debaenst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dhalluin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lellouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhalluin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Vandenbogaerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Demars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>