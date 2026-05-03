--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -578,442 +578,442 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
+                <w:t xml:space="preserve">Discours juridiques, genre et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1407m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330234v1</w:t>
+                <w:t xml:space="preserve">hal-05111271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours juridiques, genre et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prune Decoux</w:t>
+                <w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 120 p., 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111271v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dévirilisation de l’office d’avocat : la loi du 1er décembre 1900</w:t>
+                <w:t xml:space="preserve">Genre, histoire et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houllemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Shepard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441196v1</w:t>
+                <w:t xml:space="preserve">emse-04435677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, histoire et droit</w:t>
+                <w:t xml:space="preserve">La dévirilisation de l’office d’avocat : la loi du 1er décembre 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Todd Shepard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 937, https://www.lexbase.fr/article-juridique/93798215-lepointsurbnumerospecialfemmesavocatesegaliteetsororitebladevirilisationdelofficedav, 2023, [Le point sur..] Numéro spécial "Femmes Avocates : Égalité et sororité"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-04435677v1</w:t>
+                <w:t xml:space="preserve">hal-04441196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles&amp;quot;. Déviantes et délinquantes. XIXe -XXe siècles</w:t>
               </w:r>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2037,247 +2037,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03560790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de la journée d'étude « Mauvaises filles ». Déviantes et délinquantes. XIXe -XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Criminocorpus</w:t>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/criminocorpus/3694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050603v1</w:t>
+                <w:t xml:space="preserve">halshs-03560737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la journée d'étude « Mauvaises filles ». Déviantes et délinquantes. XIXe -XXe siècles</w:t>
+                <w:t xml:space="preserve">Filles victimes. Filles dangereuses. Filles vicieuses&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/criminocorpus/3694</w:t>
+              <w:t xml:space="preserve">, 2018, "Mauvaises filles". Déviantes et délinquantes. XIXe -XXe siècles, https://journals.openedition.org/criminocorpus/3706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03560737v1</w:t>
+                <w:t xml:space="preserve">halshs-03560778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filles victimes. Filles dangereuses. Filles vicieuses&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, "Mauvaises filles". Déviantes et délinquantes. XIXe -XXe siècles, https://journals.openedition.org/criminocorpus/3706</w:t>
+              <w:t xml:space="preserve">, 2018, Criminocorpus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03560778v1</w:t>
+                <w:t xml:space="preserve">hal-03050603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin des &amp;quot;Mauvaises filles</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2992,355 +2992,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet ANR HLJPGenre</w:t>
+                <w:t xml:space="preserve">Approche historico-juridique du féminicide dans un cadre conjugal : L’excuse légale du meurtre de la femme par son mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en droit pénal; Centre d'histoire et d'anthropologie du droit, May 2023, Bruxelles (UBL), France</w:t>
+              <w:t xml:space="preserve">Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe d'études transversales de recherche sur les violences sexuelles et sexistes (Université de Lille, d'Artois, ULCO), Apr 2023, Lille (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442212v1</w:t>
+                <w:t xml:space="preserve">hal-04442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche historico-juridique du féminicide dans un cadre conjugal : L’excuse légale du meurtre de la femme par son mari</w:t>
+                <w:t xml:space="preserve">Présentation du projet ANR HLJPGenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, groupe d'études transversales de recherche sur les violences sexuelles et sexistes (Université de Lille, d'Artois, ULCO), Apr 2023, Lille (Université), France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit pénal; Centre d'histoire et d'anthropologie du droit, May 2023, Bruxelles (UBL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442358v1</w:t>
+                <w:t xml:space="preserve">hal-04442212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un droit au masculin générique? La langue du droit au prisme du genre</w:t>
+                <w:t xml:space="preserve">Les enjeux de la recherche collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’Histoire du Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Histoire du droit, Jun 2023, Lausanne - Université, France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de droit, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442181v1</w:t>
+                <w:t xml:space="preserve">hal-04442151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la recherche collective</w:t>
+                <w:t xml:space="preserve">Un droit au masculin générique? La langue du droit au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de droit, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’Histoire du Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Histoire du droit, Jun 2023, Lausanne - Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442151v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche collective : de Criminocorpus à HLJPGenre</w:t>
               </w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 20 ans de Criminocorpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLAMOR; Criminocorpus, Jun 2023, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3447,64 +3447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,64 +3555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,51 +5170,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C50FC789"/>
+    <w:nsid w:val="0F81BD6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5401,51 +5401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-duffuler-vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140597110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Demars-Sion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barnicaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.005.0093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.5327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debaenst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dhalluin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lellouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhalluin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Vandenbogaerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Demars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-duffuler-vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140597110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Demars-Sion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barnicaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.005.0093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.5327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debaenst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dhalluin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lellouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhalluin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Vandenbogaerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Demars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>