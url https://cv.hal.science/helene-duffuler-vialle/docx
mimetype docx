--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -181,1001 +181,638 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
-[...361 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours juridiques, genre et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1407m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 120 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, histoire et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houllemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Shepard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04435677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dévirilisation de l’office d’avocat : la loi du 1er décembre 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 937, https://www.lexbase.fr/article-juridique/93798215-lepointsurbnumerospecialfemmesavocatesegaliteetsororitebladevirilisationdelofficedav, 2023, [Le point sur..] Numéro spécial "Femmes Avocates : Égalité et sororité"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles&amp;quot;. Déviantes et délinquantes. XIXe -XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2016, Lille, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://journals.openedition.org/criminocorpus/10210, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03560670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la prostitution et la prostituée aux XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Demars-Sion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Episodiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://isalillewebspip.free.fr/spip/spip.php?article499, 2013, CHJ édition électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04435732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1185,1444 +822,1807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie était presque parfaite. Usages de l'intersectionnalité en histoire du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13h5i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger le droit et son historiographie au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déceler le genre dans les textes juridiques. Outils méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 01, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/melete.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un documentaire sur le crime du « Lion d’Or ». Regards croisés sur la valorisation d’un patrimoine judiciaire sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Barnicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Landrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/criminocorpus.14550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le féminicide excusé par le discours juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 227 (3), pp.21-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpre.227.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations proustiennes de l'homosexualité et réalités juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Proust, hors la loi?, 5, pp.93-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdl.005.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Marguerite Lavergne à la fin du xixe siècle : le procès de l’infanticide, entre norme juridique et norme sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.127-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhei.5327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sexualités des mineurs sous le contrôle du juge pénal aux 19e et 20e siècles. L’interprétation jurisprudentielle de l’article 334 du Code pénal- le délit d’excitation de mineurs à la débauche (1810-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L’enfance au tribunal. Enjeux historiques, perspectives contemporaines, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/criminocorpus.6974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile articulation des libertés publiques et des politiques de la prostitution - perspective diachronique XXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 01, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la caserne aux maisons closes. La réglementation de la prostitution au profit de l’institution militaire 1900-1939</w:t>
+                <w:t xml:space="preserve">Présentation de la journée d'étude « Mauvaises filles ». Déviantes et délinquantes. XIXe -XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C@hiers du CRHiDI. Histoire, droit, institutions, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Gens de robe, gens de guerre : ordre public et ordre social, 41</w:t>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/criminocorpus/3694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03560790v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la journée d'étude « Mauvaises filles ». Déviantes et délinquantes. XIXe -XXe siècles</w:t>
+                <w:t xml:space="preserve">Filles victimes. Filles dangereuses. Filles vicieuses&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/criminocorpus/3694</w:t>
+              <w:t xml:space="preserve">, 2018, "Mauvaises filles". Déviantes et délinquantes. XIXe -XXe siècles, https://journals.openedition.org/criminocorpus/3706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03560737v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filles victimes. Filles dangereuses. Filles vicieuses&amp;quot;.</w:t>
+                <w:t xml:space="preserve">De la caserne aux maisons closes. La réglementation de la prostitution au profit de l’institution militaire 1900-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, "Mauvaises filles". Déviantes et délinquantes. XIXe -XXe siècles, https://journals.openedition.org/criminocorpus/3706</w:t>
+              <w:t xml:space="preserve">C@hiers du CRHiDI. Histoire, droit, institutions, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Gens de robe, gens de guerre : ordre public et ordre social, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03560778v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Criminocorpus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin des &amp;quot;Mauvaises filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://journals.openedition.org/criminocorpus/3744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03560765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment vit un « orchestre sans chef » ? Retour sur une enquête collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la prostitution et la prostituée aux XIXe et XXe siècles-Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Episodiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Regards croisés sur la prostitution et la prostituée aux XIXe et XXe siècles, https://fr.scribd.com/document/126743745/2-Helene</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04435741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire du crime du « Lion d’Or »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 395, https://www.cairn.info/revue-du-nord-2012-2-page-503.htm?contenu=article</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avortement dans le code pénal de 1791 : l’incrimination de violences spécifiques faites aux femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2271151759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre, un concept essentiel du champ lexical de l’égalité femme/homme. L’exemple de l’histoire du droit de la prostitution au début du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demaye-Simoni Patricia; Mutelet Valérie; Vasseur-Lambry Fanny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer le champ lexical de l’égalité femme/homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche de la prostitution en histoire du droit sous le prisme des rapports sociaux de sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi pénale et le sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-121, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03560475v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche de la prostitution en histoire du droit sous le prisme des rapports sociaux de sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darsonville, Audrey; Leonhard, Julie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi pénale et le sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2015, 978-2-8143-0199-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2847,51 +2847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3320,122 +3320,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collective : de Criminocorpus à HLJPGenre</w:t>
+                <w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 20 ans de Criminocorpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAMOR; Criminocorpus, Jun 2023, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
+              <w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442128v1</w:t>
+                <w:t xml:space="preserve">hal-04442083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t>
               </w:r>
@@ -3447,51 +3460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,135 +3536,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t>
+                <w:t xml:space="preserve">La recherche collective : de Criminocorpus à HLJPGenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+              <w:t xml:space="preserve">Colloque des 20 ans de Criminocorpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAMOR; Criminocorpus, Jun 2023, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442083v1</w:t>
+                <w:t xml:space="preserve">hal-04442128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles. Déviantes et délinquantes. XIXe-XXIe siècles</w:t>
               </w:r>
@@ -3775,103 +3775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un orchestre sans chef ? Un exercice de réflexivité collective autour d’une enquête sur les &amp;quot; Politiques de la nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes collectives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESAER-MSH, Jun 2014, Dijon, France</w:t>
@@ -4162,151 +4162,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de la réglementation de la prostitution durant l’entre-deux guerres. L'exemple du Nord de la France</w:t>
+                <w:t xml:space="preserve">L'évolution de la réglementation de la prostitution durant l'entre-deux guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mare &amp; Martin, 654 p., 2018, 978-2-84934-314-2</w:t>
+              <w:t xml:space="preserve">Mare et Martin, 2018, L'évolution de la réglementation de la prostitution durant l'entre-deux guerres, 978-2-84934-314-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177700v1</w:t>
+                <w:t xml:space="preserve">halshs-03560441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la réglementation de la prostitution durant l'entre-deux guerres</w:t>
+                <w:t xml:space="preserve">L’évolution de la réglementation de la prostitution durant l’entre-deux guerres. L'exemple du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mare et Martin, 2018, L'évolution de la réglementation de la prostitution durant l'entre-deux guerres, 978-2-84934-314-2</w:t>
+              <w:t xml:space="preserve">Mare &amp; Martin, 654 p., 2018, 978-2-84934-314-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03560441v1</w:t>
+                <w:t xml:space="preserve">hal-03177700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Wo)Men in Legal History</w:t>
               </w:r>
@@ -5003,98 +5003,98 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la réglementation de la prostitution durant l'entre-deux guerres. L'exemple du Nord de la France.</w:t>
+                <w:t xml:space="preserve">L'évolution de la réglementation de la prostitution durant l'entre-deux guerres : l'exemple du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Droit. Université Lille 2 – Droit et Santé, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Droit. Université du Droit et de la Santé - Lille II, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2015LIL20017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03560403v1</w:t>
+                <w:t xml:space="preserve">tel-01330787v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5170,51 +5170,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F81BD6D"/>
+    <w:nsid w:val="72276C18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5401,51 +5401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-duffuler-vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140597110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Demars-Sion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barnicaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.005.0093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.5327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debaenst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dhalluin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lellouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhalluin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Vandenbogaerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Demars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-duffuler-vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140597110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Demars-Sion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barnicaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14550" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.005.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.5327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debaenst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dhalluin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lellouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhalluin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Vandenbogaerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Demars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330787v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LIL20017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>