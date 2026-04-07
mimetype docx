--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1493,221 +1493,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualité de la cartographie archéologique de la ville de Caen (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France. pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146363v1</w:t>
+                <w:t xml:space="preserve">hal-02876749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité de la cartographie archéologique de la ville de Caen (Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France. pp.183-196</w:t>
+              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876749v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
               </w:r>
@@ -4269,329 +4269,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
+                <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valais</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
+                <w:t xml:space="preserve">Jean-Marc Palluau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869566v1</w:t>
+                <w:t xml:space="preserve">hal-03216859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216859v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239513v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR 2019-2020 - Rapport de première année 2019 : “Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne”</w:t>
               </w:r>
@@ -4693,294 +4693,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 1 : le fossé sud-est du château (XIIIe-XXe s.)</w:t>
+                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service archéologique de Normandie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477864v1</w:t>
+                <w:t xml:space="preserve">hal-02436909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
+                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Duriez</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02436909v1</w:t>
+                <w:t xml:space="preserve">hal-03477868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 1 : le fossé sud-est du château (XIIIe-XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service archéologique de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477868v1</w:t>
+                <w:t xml:space="preserve">hal-03477864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
               </w:r>
@@ -5501,51 +5501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E02A0E5"/>
+    <w:nsid w:val="6246CC0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5732,51 +5732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lallauret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lallauret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>