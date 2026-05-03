--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -21,94 +21,115 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hélène Dupont </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Responsable de recherche archéologique, Inrap GO</w:t>
+        <w:t xml:space="preserve">Responsable de recherche archéologique,Ingénieure chargée de recherche, Inrap GO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">helene-dupont</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0009-1201-4251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
@@ -137,478 +158,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les découvertes du diagnostic archéologique au château de Domfront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Domfrontais médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flers. Les secrets du coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, février (595), pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and aromatics for embalming in Late Middle Ages and modern period: a synthesis of written sources and archaeobotanical data (France, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Fornaciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (1), pp.151-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00334-017-0620-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pré de la Cercle aux bains lavoirs publics de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Terrain vague, 44, pp.48-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.1524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manoir dit d'Agnès Sorel (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Amis des Monuments Rouennais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, octobre 2001-septembre 2002, pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -618,1284 +639,1284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les vestiges du passé grâce aux données LIDAR : l’exemple du diagnostic archéologique préventif de la côte Sainte-Catherine à Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe colloque d’Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Craham; GRHIS, Apr 2025, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction du calcaire et développement de l'habitat au pied du château de Caen (Calvados) du XIIe siècle jusqu'aux destructions de la Seconde Guerre mondiale : la fouille de la station de tramway Quatrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées archéologiques régionales de Normandie, amphithéâtre de la MRSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Normandie, Apr 2023, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples de chaînes opératoires mises en place sur le terrain ou en laboratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Autopsie d'un coeur embaumé : la fouille du cardiotaphe de Saint-Germain de Flers (XVIIIe siècle, Orne, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Wermuth</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les prélèvements et les analyses sur l'os humain ancien : connaître, encadrer, promouvoir la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Faculté des Sciences Médicales et Paramédicales de l'université de Marseille, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris-Aubervilliers, Apr 2022, Paris - Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115911v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsie d'un coeur embaumé : la fouille du cardiotaphe de Saint-Germain de Flers (XVIIIe siècle, Orne, Normandie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemples de chaînes opératoires mises en place sur le terrain ou en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université Paris-Aubervilliers, Apr 2022, Paris - Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Les prélèvements et les analyses sur l'os humain ancien : connaître, encadrer, promouvoir la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Faculté des Sciences Médicales et Paramédicales de l'université de Marseille, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573740v1</w:t>
+                <w:t xml:space="preserve">hal-04115911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les funérailles de la noblesse seconde aux XVIIe et XVIIIe siècles : le cas des comtes de Flers (Orne-Normandie) à travers les sources archivistiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des funérailles. Des os et des larmes. Préparer les corps, pleurer et honorer les morts, colloque dématérialisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GAAF, May 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne, Normandie), début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes de l'Archéologie 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Flers, Jun 2021, Flers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité de la cartographie archéologique de la ville de Caen (Calvados)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France. pp.183-196</w:t>
+              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876749v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Actualité de la cartographie archéologique de la ville de Caen (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France. pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146363v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manoir d'Agnès Sorel (76), une dépendance de l'abbaye de Jumièges : la culture de la vigne au Moyen Âge et à l'époque Moderne, le chai et les sources textuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université libre de Lille, Oct 2003, Lille, France. pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1905,253 +1926,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas possible de maladie de Paget de la période moderne (XVIe-XVIIe s.) dans l'église Saint-Germain de Flers (Orne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Normandie-caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes en Langue française (GPLF). "Infections et épidémies en Paléopathologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Caen, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead coffins of Flers (France, Orne) from the early modern times : methodology of an interdisciplinary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international Colloquium Abbey Museum of the Dunes, Dead Men talking. Interdisciplinary research into archaeological burial context in northwest Europe (10th-16th c.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Coxyde, Belgium. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2161,1097 +2182,1183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires et division du corps dans la noblesse aux XVIIe et XVIIIe siècles à partir de l’exemple des comtes de Flers (Orne, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bougault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS/Inrap collection Recherches archéologiques. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des registres paroissiaux dans l’étude archéologique de cimetières modernes : les exemples de Flers, d’Argentan et d’Yvetot (XVIIe-XVIIIe siècle) (Normandie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Archéologie, laboratoire et archives : enquête sur les funérailles comtales de Flers (XVIIᵉ-XVIIIᵉ siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Mulot, Elisabeth Masson, Agnès Saget (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde du 8 novembre 2023, Tours, PCR CiMmoNE, études documentaires et cimetières modernes (XVIIe-XVIIIe s.).</w:t>
+              <w:t xml:space="preserve">Le pays de Flers insolite et secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197662v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain dans les tombes de cimetières normands. Première synthèse sur les pratiques funéraires d’après les fouilles récentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’utilisation des registres paroissiaux dans l’étude archéologique de cimetières modernes : les exemples de Flers, d’Argentan et d’Yvetot (XVIIe-XVIIIe siècle) (Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Petit</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-104, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
+              <w:t xml:space="preserve">Actes de la table ronde du 8 novembre 2023, Tours, PCR CiMmoNE, études documentaires et cimetières modernes (XVIIe-XVIIIe s.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460004v1</w:t>
+                <w:t xml:space="preserve">hal-05197662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au pied du château de Caen (Calvados) entre le XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle et le milieu du XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain dans les tombes de cimetières normands. Première synthèse sur les pratiques funéraires d’après les fouilles récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
+              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-104, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093776v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lieutenance de Honfleur : synthèse de l'étude archéologique des bâtiments ; la capsule temporelle de la Lieutenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Au pied du château de Caen (Calvados) entre le XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle et le milieu du XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lieutenance, Honfleur : un rempart sur la Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des Falaises, pp.24-37, 2023, 9782848116242</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977434v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La lieutenance de Honfleur : synthèse de l'étude archéologique des bâtiments ; la capsule temporelle de la Lieutenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Lallauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bazin</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
+              <w:t xml:space="preserve">La Lieutenance, Honfleur : un rempart sur la Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Falaises, pp.24-37, 2023, 9782848116242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441824v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter et exploiter une ferme dans le Bocage virois : la ferme de la Ruaudière à Neuville (XVe-XIXe s.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Dufour, Jean-Yves. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la maison vernaculaire</w:t>
+              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-232, 2020, Archéologie Moderne et Contemporaine, 7, 978-2-35518-102-3</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777668v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église et le cimetière de la paroisse Saint-Germain à Flers (Orne), XIIe-XVIIe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Habiter et exploiter une ferme dans le Bocage virois : la ferme de la Ruaudière à Neuville (XVe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufour, Jean-Yves. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie 2016 (Rouen, 30 septembre-1er octobre 2016)</w:t>
+              <w:t xml:space="preserve">Archéologie de la maison vernaculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-196, 2018, Journées Archéologiques de Normandie 2016, 9791024009339</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-232, 2020, Archéologie Moderne et Contemporaine, 7, 978-2-35518-102-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060496v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'église et le cimetière de la paroisse Saint-Germain à Flers (Orne), XIIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie 2016 (Rouen, 30 septembre-1er octobre 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-196, 2018, Journées Archéologiques de Normandie 2016, 9791024009339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loden kisten te Flers (17de-18de eeuw). Methodologie van een interdisciplinaire studie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lehouck, Alexander; Van Acker, Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doden spreken. Interdisciplinair onderzoek op archeologische grafcontexten in Noordwest-Europa (10de-16de eeuw)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-154, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02464252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3261,2179 +3368,2179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redoute (fin XVIIe-milieu XIXe s.) et le point d'appui stp 18 (1942-1945) de Quinéville (Normandie-Manche)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Longues-sur-Mer (Normandie, Calvados), Abbaye Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand-Ouest – SRA Normandie. 2024, pp.184</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA de Normandie. 2024, pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04977690v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04977755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longues-sur-Mer (Normandie, Calvados), Abbaye Sainte-Marie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bonsecours (76), Côte Sainte-Catherine. Projet de valorisation de la Côte Sainte-Catherine. Métropole Rouen Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA de Normandie. 2024, pp.171</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA de Normandie. 2024, pp.379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04977755v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04977734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonsecours (76), Côte Sainte-Catherine. Projet de valorisation de la Côte Sainte-Catherine. Métropole Rouen Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La redoute (fin XVIIe-milieu XIXe s.) et le point d'appui stp 18 (1942-1945) de Quinéville (Normandie-Manche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA de Normandie. 2024, pp.379</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand-Ouest – SRA Normandie. 2024, pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04977734v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04977690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement agricole de l’Hôtel des Rives (XIe-XXe siècle) à Falaise (Calvados, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; Service régional de l'archéologie, Normandie. 2023, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen (14), Place du Maréchal Foch, l’hospice Saint-Louis, XVIIe-début XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; Service régional de l'archéologie de Normandie. 2023, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domfront (61) - Projet de mise en valeur du château (XIe-XIXe s.), diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'archéologie de Normandie; Inrap G.-O. 2022, 600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR 2019-2022 Quatrième année 2022 &amp;quot;Les cercueils en plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° d'opération 164421, Inrap Grand Ouest, SRA Normandie; UMR 6273. 2022, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen (14), Palais Fontette, Le rempart et le fossé nord de Bourg-le-Roi (XIVe-XVIIIe s.) et une occupation domestique du XIVe s., rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granville (50), Musée d’Art et d’Histoire, bastion du logis du Roi, Cavalier de l’Oeuvre (XVIIe-XXe s.), rapport de diagnostic archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PCR de troisième année 2021 : « Les cercueils de plomb des comtes de Flers (début 18e siècle). Pratique de l’embaumement et funérailles élitaires à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional d'Archéologie de Normandie. 2021</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, CNRS, Craham UMR 6273 CNRS-UNICAEN, DRAC / SRA Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477797v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen (14), Tramway ligne 1, station Quatrans - rue de Geôle - l'habitat urbain au pied du château (XIIe-XXe s.) , Rapport de fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régionale de l'archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR de troisième année 2021 : « Les cercueils de plomb des comtes de Flers (début 18e siècle). Pratique de l’embaumement et funérailles élitaires à l’époque moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Granville (50), Musée d’Art et d’Histoire, bastion du logis du Roi, Cavalier de l’Oeuvre (XVIIe-XXe s.), rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, CNRS, Craham UMR 6273 CNRS-UNICAEN, DRAC / SRA Normandie. 2021</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional d'Archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640363v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216859v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Palluau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239513v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869566v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR 2019-2020 - Rapport de première année 2019 : “Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap; CNRS; Craham-UMR 6273 CNRS-UNICAEN; DRAC / SRA Normandie. 2019, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 1 : le fossé sud-est du château (XIIIe-XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service archéologique de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436909v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477868v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 1 : le fossé sud-est du château (XIIIe-XXe s.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service archéologique de Normandie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477864v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglise et cimetière Saint-Germain à Flers (XIIe-XIXe s.). &amp;quot;Aménagement du centre-ville&amp;quot;, place Saint-Germain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Notices du « Bilan Scientifique Régional ») : Flers, place Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cottard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozen Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] région Basse-Normandie 2014, Ministère de la culture et de la communication, Direction générale des patrimoines, sous-direction de l’archéologie, Direction régionale des affaires culturelles, Service régional de l’archéologie. 2015, pp.125-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rue de la Mercerie », parcelles AZ 46 et 127, Vire (Calvados) : Habiter et exploiter le Bocage virois au Moyen-Âge et à l'époque Moderne : le parcellaire médiéval et la ferme de la Ruaudière à Neuville (XIIe-XIXe s.) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buisson Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5501,51 +5608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6246CC0C"/>
+    <w:nsid w:val="1C03209A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5732,51 +5839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lallauret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1201-4251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977446v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lallauret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>