--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1514,221 +1514,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualité de la cartographie archéologique de la ville de Caen (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France. pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146363v1</w:t>
+                <w:t xml:space="preserve">hal-02876749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité de la cartographie archéologique de la ville de Caen (Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France. pp.183-196</w:t>
+              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876749v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
               </w:r>
@@ -4376,161 +4376,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869566v1</w:t>
+                <w:t xml:space="preserve">hal-03239513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4539,166 +4500,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Palluau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239513v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR 2019-2020 - Rapport de première année 2019 : “Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne”</w:t>
               </w:r>
@@ -4800,93 +4800,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 1 : le fossé sud-est du château (XIIIe-XXe s.)</w:t>
+                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service archéologique de Normandie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477864v1</w:t>
+                <w:t xml:space="preserve">hal-03477868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
               </w:r>
@@ -4988,106 +5001,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 1 : le fossé sud-est du château (XIIIe-XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service archéologique de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477868v1</w:t>
+                <w:t xml:space="preserve">hal-03477864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
               </w:r>
@@ -5608,51 +5608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C03209A"/>
+    <w:nsid w:val="2897ADB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5839,51 +5839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1201-4251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977446v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lallauret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1201-4251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977446v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01869163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lallauret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>