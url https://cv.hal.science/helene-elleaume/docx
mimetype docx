--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Elleaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3991-9503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112239242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196136327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-2554-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal imaging with multicolour CT provides a surrogate marker of response to treatment with a novel iodine-labelled hydrogel in a murine model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo monitoring of stem cells and their encapsulating scaffold using dual-contrast agent labelling and multicolour CT: application in a murine model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo monitoring of hydrogel-embedded stem cells: combination of Synchrotron X-ray phase-contrast and multi-spectral imaging applied to osteoarthritis mice models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salzburg (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators for X-ray induced PDT: unravelling the complexity of the therapeutic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Photodynamic Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Takavoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Z-elements and low energy radiation to improve efficacy of radiotherapy: mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Bulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From hadrons to therapy: fundamental physics driving new medical advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Theoretical Studies in Nuclear Physics and Related Areas, Sep 2022, Trente, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the fate of stem cells and encapsulating hydrogel intraarticularly injected in mice knees using Synchrotron K-edge subtraction computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicolor imaging to track therapeutic cells and their encapsulating scaffold: translation from synchrotron to spectral photon counting computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Göttingen (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iodine-labelled hyaluronic acid-based hydrogel : a radiopaque biopolymer to monitor the fate of bioscaffold in cell therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Takavoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th BIOMAT congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanoparticles and deep-tissue photodynamic therapy to enhance radiotherapy efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniya Popovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of the European Society of Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Salzburg (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoscintillators to improve the efficacy of radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies“ workshop, mechanisms, imaging and therapeutic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The "Tumour Targeting, Imaging, Radiotherapies" network of the Cancéropôle Grand-Ouest, Sep 2020, Le bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanomaterials to induce deep-tissue PDT: towards a complete description of the therapeutic contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Photodynamic Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cambridge, France. pp.169, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2525832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminiscent BODIPY-conjugated nanomaterials: towards the activation of PDT in deep tissue and during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dyes &amp; Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminiscent BODIPY-conjugated nanomaterials: towards the activation of PDT in deep tissue and during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging of diagnostic and therapeutic biomarkers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanomaterials: towards deep tissue PDT activation during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESP-IUPB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced synchrotron radiation therapy: From bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress for Radiation Research (ICRR2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast‐enhanced synchrotron radiation therapy: From bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Radiation research Manchester ICRR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation therapy from In vitro & Preclinical Results to clinical tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Physical, Molecular, Cellular, and Medical Aspects of Auger Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'efficacité de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reunion annuelle THOMX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators to improve radiation therapy outcomes: doseenhancement effect induced in 3D models of glioblastoma uponsynchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Luminescent Detectors and Transformers of Ionizing Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual histology of animal and human brains with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meyronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Molecular Imaging Meeting (ENIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of iron nanoparticles for the improvement of glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGENT - MSCA ITN - Advanced Radiotherapy, Generated by Exploiting Nanoprocesses and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerator Based Neutron Capture Therapies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Neutron Capture Therapy (ICNCT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of Iron Nanoparticles by Macrophages for the Improvement of Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Stereotactic Radiation Therapy: A Report on Phase 1/2 Clinical Trial Achievements, Ongoing Developments, and Long-Term Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boston, United States. pp.E624 - E625, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.06.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of iron nanoparticles by macrophages for the improvement of glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrated electron yield enhancing by Gd nanoparticles under X-rays beams: an in-line fluorescence study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Denden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical physics issues in Contrast-enhanced Synchrontron Stereotactic Radiotherapy Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on the SSRT clinical trials conducted at the ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiotherapy by Photoactivation of Iron Nanoparticles and Mössbauer effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray boost delivered by Microbeam Radiation Therapy improves glioma control after conventional fractionated X-ray therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo dosimetry for Synchrotron Stereotactic Radiation Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of iron nanoparticles by tumor associated macrophages for the improvement of tumor treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced Synchrotron Stereotactic Radiotherapy Clinical Trials from a Medical Physicist Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Radiation Oncology 56th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Francisco, United States. pp.S16-S17, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2014.05.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic synchrotron beams: first human experience for therapeutic purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-activation therapy with high-Z nanoparticles: modelling at a micrometer level and experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar on Radiation Chemistry 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William A. Bernhard; Jay A. Laverne, Jul 2012, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02626577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie par photoactivation de nanoparticules de Z élevé : modélisation Monte Carlo et comparaison expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées Scientifiques de la SFPM (JS-SFPM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02626165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of radiation-cell interaction in radiotherapy by photon activation of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on radiosensitization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02571319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation of dose deposition in Stereotactic Synchrotron RadioTherapy (SSRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New prospects for brain tumour radiotherapy: Synchrotron light and Microbeam radiation Therapy, SYRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dose calculation for stereotactic synchrotron radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medicine and Biology Society, 2007. EMBS 2007. 29th Annual International Conference of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.3914--3917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined physical and biological contributions to radiotherapy enhancement by Lu-based nanoscintillators in pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenie Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Bedregal-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotheranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ntno.115120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators as Next-Generation Radiotherapeutics: Bridging Physics, Chemistry, and Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Bedregal-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (9), pp.1919-1932. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using rare-earth based nanoscintillators for X-ray induced photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nomezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (10), pp.103421. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hristovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.109729. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Balegamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotheranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.176-186. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the cerebral distribution of chemical elements: a challenge met with LIBS elemental imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pelascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.109676. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part I: whole-brain myelin mapping in white-matter injury models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chourrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1620-1639. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.438832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgivisio® and O-arm®O2 cone beam CT mobile systems for guidance of lumbar spine surgery: Comparison of patient radiation dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936-1-936-15. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation therapy combined with intracerebral convection-enhanced delivery of cisplatin or carboplatin for treatment of the F98 rat glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.193-208. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-020-03600-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Dose-Enhancement Is a Potent Radiotherapeutic Effect of Rare-Earth Composite Nanoscintillators in Preclinical Models of Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Garrevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (20), pp.2001675. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202001675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of gold nanoclusters with arginine: a trade-off between microtumor uptake and radiotherapy enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Porret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (13), pp.6959-6963. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nr01138j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Diagnosis and Therapy for Peritoneal Carcinomatosis: Emerging Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hurbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2491. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12092491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-edge subtraction synchrotron X-ray imaging in bio-medical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suortti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.58-76. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.04.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant dose reduction using synchrotron radiation computed tomography: first clinical case and application to high resolution CT exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.12491-1-12491-7. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30902-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gadolinium nanoparticles and molecular contrast agents for radiation therapy-enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (11), pp.5949-5960. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo pink-beam imaging and fast alignment procedure for rat brain tumor radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kibleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577515018561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium nanoparticles and contrast agent as radiation sensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (11), pp.4449-4464. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/11/4449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of gold nanoparticles for glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pernet-Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (7), pp.1089-1097. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monochromatic minibeams radiotherapy: from healthy tissue-sparing effect studies toward first experimental glioma bearing rats therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (4), pp.e693-e700. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2011.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, biodistribution and neurotoxicity of liposomal cisplatin following convection enhanced delivery in normal and F98 glioma bearing rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nakkula R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Koynova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e48752. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon activation therapy of RG2 glioma carrying Fischer rats using stable thallium and monochromatic synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-A. Jönsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nittby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (24), pp.8377-8391. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/57/24/8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebral delivery of Carboplatin in combination with either 6 MV Photons or monoenergetic synchrotron X-rays are equally efficacious for treatment of the F98 rat glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-9966-31-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Therapy Using Synchrotron Radiation: Preclinical Studies Toward Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.8-12. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2011.567160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00676923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry protocol for the forthcoming clinical trials in synchrotron stereotactic radiation therapy (SSRT).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martínez-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.1709-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of intracerebral delivery of cisplatin in combination with photon irradiation for treatment of brain tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3), pp.287-95. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-009-0074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00622594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Synchroton radiotherapy].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (8), pp.586-9. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Dr. Nicholas Foray's commentary on the paper by Rousseau et al. entitled &amp;quot;Efficacy of intracerebral delivery of cisplatin in combination with photon irradiation for treatment of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-010-0228-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00498690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment plans optimization for contrast-enhanced synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.2445-56. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3327455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological equivalent dose studies for dose escalation in the stereotactic synchrotron radiation therapy clinical trials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (3), pp.725-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of synchrotron irradiation on vasculature and tissue in healthy mouse brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Somveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (Pt 4), pp.477-83. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049509015428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of intracerebral delivery of Carboplatin in combination with photon irradiation for treatment of F98 glioma-bearing rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin L. Moeschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.530-6. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2008.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of dose deposition in stereotactic synchrotron radiation therapy: a fast approach combining Monte Carlo and deterministic algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (15), pp.4671-85. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/54/15/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebral delivery of 5-iodo-2'-deoxyuridine in combination with synchrotron stereotactic radiation for the therapy of the F98 glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (Pt 4), pp.573-81. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049509016987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional imaging and kinetic studies with high-Z contrast agents using synchrotron radiation computed tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1681.2008.05043.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Fast Simulation of Dose Deposition in Stereotactic Synchrotron Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Corentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (3), pp.1008 - 1017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.922831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normoxic polyacrylamide gel doped with iodine: response versus X-ray energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (3 Suppl), pp.S118-20. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2008.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00376158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-enhanced delivery of an iodine tracer into rat brain for synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.943-51. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00383882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced survival and cure of F98 glioma-bearing rats following intracerebral delivery of carboplatin in combination with photon irradiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.5195-201. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer gel dosimetry for synchrotron stereotactic radiotherapy and iodine dose-enhancement measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (16), pp.4881-92. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/52/16/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged survival of Fischer rats bearing F98 glioma after iodine-enhanced synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peoc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (2), pp.603-11. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of synchrotron radiation intravenous angiographic images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sarnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.725-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution blood-brain barrier permeability and blood volume imaging using quantitative synchrotron radiation computed tomography: study on an F98 rat brain glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.145-53. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of synchrotron radiation angiography with conventional angiography for the diagnosis of in-stent restenosis after percutaneous transluminal coronary angioplasty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (13), pp.1284-91. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehi165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo dosimetry for synchrotron stereotactic radiotherapy of brain tumours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (20), pp.4841-51. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/50/20/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced delivery of iodine for synchrotron stereotactic radiotherapy by means of intracarotid injection and blood-brain barrier disruption: quantitative iodine biodistribution studies and associated dosimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (4), pp.1173-82. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2004.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity variation of doped Fricke gel irradiated with monochromatic synchrotron X rays between 33.5 and 80 keV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (4), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron stereotactic radiotherapy: dosimetry by Fricke gel and Monte Carlo simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (22), pp.5135-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure of Fisher rats bearing radioresistant F98 glioma treated with cis-platinum and irradiated with monochromatic synchrotron X-rays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (7), pp.2317-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronary angiography with synchrotron X-ray source on pigs after iodine or galodinium intravenous injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (suppl. 1), pp.S92-S97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo K-edge imaging with synchrotron radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 46, pp.1065-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel injectable radiopaque hydrogel with potent properties for multicolor CT imaging in the context of brain and cartilage regenerative therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking cells in the brain of small animals using synchrotron multi-spectral phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cormode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11595, SPIE, pp.164, 2021, Proceedings of SPIE, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2580841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of Iron Nanoparticles for the Improvement of Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators-Induced Deep-Tissue Photodynamic Therapy Upon X-Rays Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies par Capture Neutronique basées sur accélérateurs Accelerator Based- Neutron Capture Therapies (AB-NCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Muraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical approach based on Monte-Carlo simulations to predict the cell survival following BNCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Neutron Capture Therapy (ICNCT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Columbia, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01376064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX project status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Variola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petit-Jean-Genaz; Gianluigi Arduini; Peter Michel; Volker RW Schaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Particle Accelerator Conference IPAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dresden, Germany. Joint Accelerator Conferences Website, WEPRO052, pp.2062-2064, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01020895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale de l'interaction rayonnement-milieu cellulaire dans le cadre de la radiothérapie par photoactivation d'éléments lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes journées Scientifiques de la Société Française de Physique Médicale (JS-SFPM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. , 27 (Supplément 1), pp.S1-S26, 2011, Physica Medica, Vol. 27, Supplément 1, Pages S1-S26 (June 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02562090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of radiation-cellular media interactions in radiotherapy by photon activation of heavy elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Physical, Molecular, Cellular and Medical Aspects of Auger Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02562503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale de l'interaction rayonnement-milieu cellulaire en radiothérapie par photo-activation d'éléments lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Etudes de la Chimie sous Rayonnement (JECR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France. , pp.Affiche A5, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02557645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Elleaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3991-9503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112239242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196136327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-2554-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined physical and biological contributions to radiotherapy enhancement by Lu-based nanoscintillators in pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenie Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Bedregal-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotheranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ntno.115120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators as Next-Generation Radiotherapeutics: Bridging Physics, Chemistry, and Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Bedregal-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (9), pp.1919-1932. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using rare-earth based nanoscintillators for X-ray induced photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nomezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (10), pp.103421. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Balegamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotheranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.176-186. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hristovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.109729. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the cerebral distribution of chemical elements: a challenge met with LIBS elemental imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pelascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.109676. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part I: whole-brain myelin mapping in white-matter injury models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chourrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1620-1639. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.438832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936-1-936-15. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgivisio® and O-arm®O2 cone beam CT mobile systems for guidance of lumbar spine surgery: Comparison of patient radiation dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Dose-Enhancement Is a Potent Radiotherapeutic Effect of Rare-Earth Composite Nanoscintillators in Preclinical Models of Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Garrevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (20), pp.2001675. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202001675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of gold nanoclusters with arginine: a trade-off between microtumor uptake and radiotherapy enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Porret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (13), pp.6959-6963. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nr01138j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation therapy combined with intracerebral convection-enhanced delivery of cisplatin or carboplatin for treatment of the F98 rat glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.193-208. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-020-03600-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Diagnosis and Therapy for Peritoneal Carcinomatosis: Emerging Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hurbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2491. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12092491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-edge subtraction synchrotron X-ray imaging in bio-medical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suortti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.58-76. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.04.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant dose reduction using synchrotron radiation computed tomography: first clinical case and application to high resolution CT exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.12491-1-12491-7. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30902-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gadolinium nanoparticles and molecular contrast agents for radiation therapy-enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (11), pp.5949-5960. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo pink-beam imaging and fast alignment procedure for rat brain tumor radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kibleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577515018561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium nanoparticles and contrast agent as radiation sensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (11), pp.4449-4464. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/11/4449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of gold nanoparticles for glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pernet-Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (7), pp.1089-1097. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, biodistribution and neurotoxicity of liposomal cisplatin following convection enhanced delivery in normal and F98 glioma bearing rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nakkula R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Koynova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e48752. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monochromatic minibeams radiotherapy: from healthy tissue-sparing effect studies toward first experimental glioma bearing rats therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (4), pp.e693-e700. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2011.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon activation therapy of RG2 glioma carrying Fischer rats using stable thallium and monochromatic synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-A. Jönsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nittby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (24), pp.8377-8391. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/57/24/8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebral delivery of Carboplatin in combination with either 6 MV Photons or monoenergetic synchrotron X-rays are equally efficacious for treatment of the F98 rat glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-9966-31-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Therapy Using Synchrotron Radiation: Preclinical Studies Toward Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.8-12. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2011.567160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00676923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry protocol for the forthcoming clinical trials in synchrotron stereotactic radiation therapy (SSRT).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martínez-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.1709-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of intracerebral delivery of cisplatin in combination with photon irradiation for treatment of brain tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3), pp.287-95. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-009-0074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00622594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Synchroton radiotherapy].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (8), pp.586-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Dr. Nicholas Foray's commentary on the paper by Rousseau et al. entitled &amp;quot;Efficacy of intracerebral delivery of cisplatin in combination with photon irradiation for treatment of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-010-0228-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00498690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment plans optimization for contrast-enhanced synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.2445-56. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3327455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological equivalent dose studies for dose escalation in the stereotactic synchrotron radiation therapy clinical trials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (3), pp.725-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of synchrotron irradiation on vasculature and tissue in healthy mouse brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Somveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (Pt 4), pp.477-83. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049509015428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of dose deposition in stereotactic synchrotron radiation therapy: a fast approach combining Monte Carlo and deterministic algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (15), pp.4671-85. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/54/15/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebral delivery of 5-iodo-2'-deoxyuridine in combination with synchrotron stereotactic radiation for the therapy of the F98 glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (Pt 4), pp.573-81. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049509016987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of intracerebral delivery of Carboplatin in combination with photon irradiation for treatment of F98 glioma-bearing rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin L. Moeschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.530-6. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2008.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional imaging and kinetic studies with high-Z contrast agents using synchrotron radiation computed tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1681.2008.05043.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Fast Simulation of Dose Deposition in Stereotactic Synchrotron Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Corentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (3), pp.1008 - 1017. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.922831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normoxic polyacrylamide gel doped with iodine: response versus X-ray energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (3 Suppl), pp.S118-20. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2008.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00376158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-enhanced delivery of an iodine tracer into rat brain for synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.943-51. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00383882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced survival and cure of F98 glioma-bearing rats following intracerebral delivery of carboplatin in combination with photon irradiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.5195-201. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer gel dosimetry for synchrotron stereotactic radiotherapy and iodine dose-enhancement measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (16), pp.4881-92. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/52/16/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged survival of Fischer rats bearing F98 glioma after iodine-enhanced synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peoc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (2), pp.603-11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution blood-brain barrier permeability and blood volume imaging using quantitative synchrotron radiation computed tomography: study on an F98 rat brain glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.145-53. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced delivery of iodine for synchrotron stereotactic radiotherapy by means of intracarotid injection and blood-brain barrier disruption: quantitative iodine biodistribution studies and associated dosimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (4), pp.1173-82. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2004.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo dosimetry for synchrotron stereotactic radiotherapy of brain tumours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (20), pp.4841-51. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/50/20/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of synchrotron radiation intravenous angiographic images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sarnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.725-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of synchrotron radiation angiography with conventional angiography for the diagnosis of in-stent restenosis after percutaneous transluminal coronary angioplasty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (13), pp.1284-91. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehi165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity variation of doped Fricke gel irradiated with monochromatic synchrotron X rays between 33.5 and 80 keV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (4), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron stereotactic radiotherapy: dosimetry by Fricke gel and Monte Carlo simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (22), pp.5135-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure of Fisher rats bearing radioresistant F98 glioma treated with cis-platinum and irradiated with monochromatic synchrotron X-rays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (7), pp.2317-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronary angiography with synchrotron X-ray source on pigs after iodine or galodinium intravenous injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (suppl. 1), pp.S92-S97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo K-edge imaging with synchrotron radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 46, pp.1065-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal imaging with multicolour CT provides a surrogate marker of response to treatment with a novel iodine-labelled hydrogel in a murine model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo monitoring of stem cells and their encapsulating scaffold using dual-contrast agent labelling and multicolour CT: application in a murine model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo monitoring of hydrogel-embedded stem cells: combination of Synchrotron X-ray phase-contrast and multi-spectral imaging applied to osteoarthritis mice models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salzburg (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators for X-ray induced PDT: unravelling the complexity of the therapeutic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Photodynamic Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Z-elements and low energy radiation to improve efficacy of radiotherapy: mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Bulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From hadrons to therapy: fundamental physics driving new medical advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Theoretical Studies in Nuclear Physics and Related Areas, Sep 2022, Trente, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Takavoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the fate of stem cells and encapsulating hydrogel intraarticularly injected in mice knees using Synchrotron K-edge subtraction computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicolor imaging to track therapeutic cells and their encapsulating scaffold: translation from synchrotron to spectral photon counting computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Göttingen (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iodine-labelled hyaluronic acid-based hydrogel : a radiopaque biopolymer to monitor the fate of bioscaffold in cell therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Takavoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th BIOMAT congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanoparticles and deep-tissue photodynamic therapy to enhance radiotherapy efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniya Popovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of the European Society of Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Salzburg (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoscintillators to improve the efficacy of radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies“ workshop, mechanisms, imaging and therapeutic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The "Tumour Targeting, Imaging, Radiotherapies" network of the Cancéropôle Grand-Ouest, Sep 2020, Le bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminiscent BODIPY-conjugated nanomaterials: towards the activation of PDT in deep tissue and during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging of diagnostic and therapeutic biomarkers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanomaterials: towards deep tissue PDT activation during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESP-IUPB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanomaterials to induce deep-tissue PDT: towards a complete description of the therapeutic contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Photodynamic Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cambridge, France. pp.169, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2525832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminiscent BODIPY-conjugated nanomaterials: towards the activation of PDT in deep tissue and during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dyes &amp; Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced synchrotron radiation therapy: From bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress for Radiation Research (ICRR2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast‐enhanced synchrotron radiation therapy: From bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Radiation research Manchester ICRR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation therapy from In vitro & Preclinical Results to clinical tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Physical, Molecular, Cellular, and Medical Aspects of Auger Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'efficacité de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reunion annuelle THOMX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators to improve radiation therapy outcomes: doseenhancement effect induced in 3D models of glioblastoma uponsynchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Luminescent Detectors and Transformers of Ionizing Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual histology of animal and human brains with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meyronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Molecular Imaging Meeting (ENIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of iron nanoparticles for the improvement of glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGENT - MSCA ITN - Advanced Radiotherapy, Generated by Exploiting Nanoprocesses and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerator Based Neutron Capture Therapies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Neutron Capture Therapy (ICNCT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of Iron Nanoparticles by Macrophages for the Improvement of Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Stereotactic Radiation Therapy: A Report on Phase 1/2 Clinical Trial Achievements, Ongoing Developments, and Long-Term Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boston, United States. pp.E624 - E625, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.06.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of iron nanoparticles by macrophages for the improvement of glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrated electron yield enhancing by Gd nanoparticles under X-rays beams: an in-line fluorescence study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Denden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on the SSRT clinical trials conducted at the ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical physics issues in Contrast-enhanced Synchrontron Stereotactic Radiotherapy Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiotherapy by Photoactivation of Iron Nanoparticles and Mössbauer effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray boost delivered by Microbeam Radiation Therapy improves glioma control after conventional fractionated X-ray therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo dosimetry for Synchrotron Stereotactic Radiation Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of iron nanoparticles by tumor associated macrophages for the improvement of tumor treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced Synchrotron Stereotactic Radiotherapy Clinical Trials from a Medical Physicist Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Radiation Oncology 56th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Francisco, United States. pp.S16-S17, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2014.05.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic synchrotron beams: first human experience for therapeutic purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-activation therapy with high-Z nanoparticles: modelling at a micrometer level and experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar on Radiation Chemistry 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William A. Bernhard; Jay A. Laverne, Jul 2012, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02626577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie par photoactivation de nanoparticules de Z élevé : modélisation Monte Carlo et comparaison expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées Scientifiques de la SFPM (JS-SFPM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02626165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of radiation-cell interaction in radiotherapy by photon activation of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on radiosensitization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02571319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation of dose deposition in Stereotactic Synchrotron RadioTherapy (SSRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New prospects for brain tumour radiotherapy: Synchrotron light and Microbeam radiation Therapy, SYRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dose calculation for stereotactic synchrotron radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medicine and Biology Society, 2007. EMBS 2007. 29th Annual International Conference of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.3914--3917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel injectable radiopaque hydrogel with potent properties for multicolor CT imaging in the context of brain and cartilage regenerative therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking cells in the brain of small animals using synchrotron multi-spectral phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cormode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11595, SPIE, pp.164, 2021, Proceedings of SPIE, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2580841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of Iron Nanoparticles for the Improvement of Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators-Induced Deep-Tissue Photodynamic Therapy Upon X-Rays Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies par Capture Neutronique basées sur accélérateurs Accelerator Based- Neutron Capture Therapies (AB-NCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Muraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical approach based on Monte-Carlo simulations to predict the cell survival following BNCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Neutron Capture Therapy (ICNCT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Columbia, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01376064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX project status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Variola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petit-Jean-Genaz; Gianluigi Arduini; Peter Michel; Volker RW Schaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Particle Accelerator Conference IPAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dresden, Germany. Joint Accelerator Conferences Website, WEPRO052, pp.2062-2064, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01020895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale de l'interaction rayonnement-milieu cellulaire dans le cadre de la radiothérapie par photoactivation d'éléments lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes journées Scientifiques de la Société Française de Physique Médicale (JS-SFPM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. , 27 (Supplément 1), pp.S1-S26, 2011, Physica Medica, Vol. 27, Supplément 1, Pages S1-S26 (June 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02562090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of radiation-cellular media interactions in radiotherapy by photon activation of heavy elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Physical, Molecular, Cellular and Medical Aspects of Auger Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02562503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale de l'interaction rayonnement-milieu cellulaire en radiothérapie par photo-activation d'éléments lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Etudes de la Chimie sous Rayonnement (JECR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France. , pp.Affiche A5, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02557645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08D0F7E0"/>
+    <w:nsid w:val="3D487C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-elleaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3991-9503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112239242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196136327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2554-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fulbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stelse-Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Broekgaarden" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Popovich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525832" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Taupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Reymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bissardon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Adam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Est&#232;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.06.2193" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vautrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reynard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galisot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Obeid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berkvens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prezado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02626577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02626165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Lytvynenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Bedregal-Portugal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Aubrun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.115120" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nomezine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103421" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109676" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922671v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Barth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-020-03600-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baisamy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001675" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr01138j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thomlinson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suortti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.04.389" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labriet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30902-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12570" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287950v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kibleur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hyacinthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brochard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515018561" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taupin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flaender" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mayol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/11/4449" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edouard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2013.04.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THLD8T9P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2011.09.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850702v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nakkula R." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koynova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048752" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-A. J&#246;nsson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nittby" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/24/8377" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L9NJM6JB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00759750v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-78" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00676923v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charvet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2011.567160" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vautrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;nez-Rovira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf F. Barth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0074-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522394v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.12.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498690v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-010-0228-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4KSNMQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3327455" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381871v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398791v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ricard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gastaldo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Somveille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509015428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1781BLT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin L. Moeschberger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2008.09.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Di Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509016987" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410439v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2008.05043.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-364FZ6N5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00376158v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corde" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2008.04.053" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHC414K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383882v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.01.065" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410458v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-1002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381459v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/52/16/011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-583XTKK1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388754v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.09.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388950v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sarnelli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388911v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fiedler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600017" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388920v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehi165" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388924v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/20/007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ9K3G05-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388910v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.12.026" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FHL0Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci313" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M84R6M5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388959v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388956v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683050v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Charvet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiedler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691018v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Duc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428586v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cormode" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580841" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990774v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297577v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Muraz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376064v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miquel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020895v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Variola" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02562090v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02562503v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02557645v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-elleaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3991-9503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112239242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196136327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2554-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stelse-Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Lytvynenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Bedregal-Portugal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Aubrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.115120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fulbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nomezine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109676" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Broekgaarden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baisamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001675" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr01138j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Barth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-020-03600-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thomlinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suortti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.04.389" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labriet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berkvens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30902-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Taupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12570" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kibleur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hyacinthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515018561" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taupin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flaender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mayol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/11/4449" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vautrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2013.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THLD8T9P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nakkula R." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koynova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048752" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2011.09.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-A. J&#246;nsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prezado" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nittby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/24/8377" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L9NJM6JB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00759750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-78" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00676923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charvet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2011.567160" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vautrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;nez-Rovira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf F. Barth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0074-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.12.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-010-0228-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4KSNMQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3327455" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ricard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gastaldo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Somveille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509015428" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1781BLT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Di Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509016987" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin L. Moeschberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2008.09.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2008.05043.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-364FZ6N5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00376158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2008.04.053" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHC414K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.01.065" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-1002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/52/16/011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-583XTKK1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.09.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fiedler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.12.026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FHL0Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/20/007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ9K3G05-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sarnelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehi165" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci313" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M84R6M5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Est&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Charvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiedler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Duc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863335v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Popovich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521752v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521840v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525832" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284555v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524357v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086773v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Reymond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gimenez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bissardon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297543v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Adam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.06.2193" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serduc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286712v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reynard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galisot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Obeid" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236201v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236285v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286676v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.103" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053178v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02626577v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02626165v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571319v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428586v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cormode" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580841" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990774v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297577v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Muraz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376064v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miquel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020895v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Variola" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02562090v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02562503v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02557645v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>