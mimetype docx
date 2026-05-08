--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Elleaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3991-9503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112239242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196136327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-2554-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined physical and biological contributions to radiotherapy enhancement by Lu-based nanoscintillators in pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenie Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Bedregal-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotheranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ntno.115120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators as Next-Generation Radiotherapeutics: Bridging Physics, Chemistry, and Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Bedregal-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (9), pp.1919-1932. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using rare-earth based nanoscintillators for X-ray induced photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nomezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (10), pp.103421. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Balegamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotheranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.176-186. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hristovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.109729. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the cerebral distribution of chemical elements: a challenge met with LIBS elemental imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pelascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.109676. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part I: whole-brain myelin mapping in white-matter injury models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chourrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1620-1639. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.438832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936-1-936-15. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgivisio® and O-arm®O2 cone beam CT mobile systems for guidance of lumbar spine surgery: Comparison of patient radiation dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Dose-Enhancement Is a Potent Radiotherapeutic Effect of Rare-Earth Composite Nanoscintillators in Preclinical Models of Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Garrevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (20), pp.2001675. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202001675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of gold nanoclusters with arginine: a trade-off between microtumor uptake and radiotherapy enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Porret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (13), pp.6959-6963. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nr01138j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation therapy combined with intracerebral convection-enhanced delivery of cisplatin or carboplatin for treatment of the F98 rat glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.193-208. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-020-03600-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Diagnosis and Therapy for Peritoneal Carcinomatosis: Emerging Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hurbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2491. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12092491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-edge subtraction synchrotron X-ray imaging in bio-medical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suortti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.58-76. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.04.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant dose reduction using synchrotron radiation computed tomography: first clinical case and application to high resolution CT exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.12491-1-12491-7. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30902-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gadolinium nanoparticles and molecular contrast agents for radiation therapy-enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (11), pp.5949-5960. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo pink-beam imaging and fast alignment procedure for rat brain tumor radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kibleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577515018561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium nanoparticles and contrast agent as radiation sensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (11), pp.4449-4464. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/11/4449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of gold nanoparticles for glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pernet-Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (7), pp.1089-1097. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, biodistribution and neurotoxicity of liposomal cisplatin following convection enhanced delivery in normal and F98 glioma bearing rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nakkula R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Koynova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e48752. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monochromatic minibeams radiotherapy: from healthy tissue-sparing effect studies toward first experimental glioma bearing rats therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (4), pp.e693-e700. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2011.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon activation therapy of RG2 glioma carrying Fischer rats using stable thallium and monochromatic synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-A. Jönsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nittby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (24), pp.8377-8391. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/57/24/8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebral delivery of Carboplatin in combination with either 6 MV Photons or monoenergetic synchrotron X-rays are equally efficacious for treatment of the F98 rat glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-9966-31-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Therapy Using Synchrotron Radiation: Preclinical Studies Toward Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.8-12. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2011.567160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00676923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry protocol for the forthcoming clinical trials in synchrotron stereotactic radiation therapy (SSRT).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martínez-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.1709-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of intracerebral delivery of cisplatin in combination with photon irradiation for treatment of brain tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3), pp.287-95. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-009-0074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00622594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Synchroton radiotherapy].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (8), pp.586-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Dr. Nicholas Foray's commentary on the paper by Rousseau et al. entitled &amp;quot;Efficacy of intracerebral delivery of cisplatin in combination with photon irradiation for treatment of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-010-0228-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00498690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment plans optimization for contrast-enhanced synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.2445-56. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3327455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological equivalent dose studies for dose escalation in the stereotactic synchrotron radiation therapy clinical trials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (3), pp.725-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of synchrotron irradiation on vasculature and tissue in healthy mouse brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Somveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (Pt 4), pp.477-83. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049509015428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of dose deposition in stereotactic synchrotron radiation therapy: a fast approach combining Monte Carlo and deterministic algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (15), pp.4671-85. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/54/15/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebral delivery of 5-iodo-2'-deoxyuridine in combination with synchrotron stereotactic radiation for the therapy of the F98 glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (Pt 4), pp.573-81. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049509016987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of intracerebral delivery of Carboplatin in combination with photon irradiation for treatment of F98 glioma-bearing rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin L. Moeschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.530-6. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2008.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional imaging and kinetic studies with high-Z contrast agents using synchrotron radiation computed tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1681.2008.05043.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Fast Simulation of Dose Deposition in Stereotactic Synchrotron Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Corentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (3), pp.1008 - 1017. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.922831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normoxic polyacrylamide gel doped with iodine: response versus X-ray energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (3 Suppl), pp.S118-20. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2008.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00376158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-enhanced delivery of an iodine tracer into rat brain for synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.943-51. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00383882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced survival and cure of F98 glioma-bearing rats following intracerebral delivery of carboplatin in combination with photon irradiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.5195-201. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer gel dosimetry for synchrotron stereotactic radiotherapy and iodine dose-enhancement measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (16), pp.4881-92. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/52/16/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged survival of Fischer rats bearing F98 glioma after iodine-enhanced synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peoc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (2), pp.603-11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution blood-brain barrier permeability and blood volume imaging using quantitative synchrotron radiation computed tomography: study on an F98 rat brain glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.145-53. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced delivery of iodine for synchrotron stereotactic radiotherapy by means of intracarotid injection and blood-brain barrier disruption: quantitative iodine biodistribution studies and associated dosimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (4), pp.1173-82. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2004.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo dosimetry for synchrotron stereotactic radiotherapy of brain tumours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (20), pp.4841-51. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/50/20/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of synchrotron radiation intravenous angiographic images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sarnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.725-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of synchrotron radiation angiography with conventional angiography for the diagnosis of in-stent restenosis after percutaneous transluminal coronary angioplasty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (13), pp.1284-91. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehi165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity variation of doped Fricke gel irradiated with monochromatic synchrotron X rays between 33.5 and 80 keV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (4), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron stereotactic radiotherapy: dosimetry by Fricke gel and Monte Carlo simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (22), pp.5135-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure of Fisher rats bearing radioresistant F98 glioma treated with cis-platinum and irradiated with monochromatic synchrotron X-rays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (7), pp.2317-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronary angiography with synchrotron X-ray source on pigs after iodine or galodinium intravenous injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (suppl. 1), pp.S92-S97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo K-edge imaging with synchrotron radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 46, pp.1065-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal imaging with multicolour CT provides a surrogate marker of response to treatment with a novel iodine-labelled hydrogel in a murine model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo monitoring of stem cells and their encapsulating scaffold using dual-contrast agent labelling and multicolour CT: application in a murine model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo monitoring of hydrogel-embedded stem cells: combination of Synchrotron X-ray phase-contrast and multi-spectral imaging applied to osteoarthritis mice models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salzburg (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators for X-ray induced PDT: unravelling the complexity of the therapeutic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Photodynamic Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Z-elements and low energy radiation to improve efficacy of radiotherapy: mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Bulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From hadrons to therapy: fundamental physics driving new medical advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Theoretical Studies in Nuclear Physics and Related Areas, Sep 2022, Trente, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Takavoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the fate of stem cells and encapsulating hydrogel intraarticularly injected in mice knees using Synchrotron K-edge subtraction computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicolor imaging to track therapeutic cells and their encapsulating scaffold: translation from synchrotron to spectral photon counting computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Göttingen (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iodine-labelled hyaluronic acid-based hydrogel : a radiopaque biopolymer to monitor the fate of bioscaffold in cell therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Takavoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th BIOMAT congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanoparticles and deep-tissue photodynamic therapy to enhance radiotherapy efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniya Popovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of the European Society of Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Salzburg (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoscintillators to improve the efficacy of radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies“ workshop, mechanisms, imaging and therapeutic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The "Tumour Targeting, Imaging, Radiotherapies" network of the Cancéropôle Grand-Ouest, Sep 2020, Le bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminiscent BODIPY-conjugated nanomaterials: towards the activation of PDT in deep tissue and during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging of diagnostic and therapeutic biomarkers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanomaterials: towards deep tissue PDT activation during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESP-IUPB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanomaterials to induce deep-tissue PDT: towards a complete description of the therapeutic contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Photodynamic Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cambridge, France. pp.169, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2525832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminiscent BODIPY-conjugated nanomaterials: towards the activation of PDT in deep tissue and during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dyes &amp; Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced synchrotron radiation therapy: From bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress for Radiation Research (ICRR2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast‐enhanced synchrotron radiation therapy: From bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Radiation research Manchester ICRR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation therapy from In vitro & Preclinical Results to clinical tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Physical, Molecular, Cellular, and Medical Aspects of Auger Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'efficacité de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reunion annuelle THOMX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators to improve radiation therapy outcomes: doseenhancement effect induced in 3D models of glioblastoma uponsynchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Luminescent Detectors and Transformers of Ionizing Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual histology of animal and human brains with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meyronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Molecular Imaging Meeting (ENIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of iron nanoparticles for the improvement of glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGENT - MSCA ITN - Advanced Radiotherapy, Generated by Exploiting Nanoprocesses and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerator Based Neutron Capture Therapies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Neutron Capture Therapy (ICNCT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of Iron Nanoparticles by Macrophages for the Improvement of Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Stereotactic Radiation Therapy: A Report on Phase 1/2 Clinical Trial Achievements, Ongoing Developments, and Long-Term Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boston, United States. pp.E624 - E625, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.06.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of iron nanoparticles by macrophages for the improvement of glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrated electron yield enhancing by Gd nanoparticles under X-rays beams: an in-line fluorescence study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Denden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on the SSRT clinical trials conducted at the ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical physics issues in Contrast-enhanced Synchrontron Stereotactic Radiotherapy Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiotherapy by Photoactivation of Iron Nanoparticles and Mössbauer effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray boost delivered by Microbeam Radiation Therapy improves glioma control after conventional fractionated X-ray therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo dosimetry for Synchrotron Stereotactic Radiation Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of iron nanoparticles by tumor associated macrophages for the improvement of tumor treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced Synchrotron Stereotactic Radiotherapy Clinical Trials from a Medical Physicist Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Radiation Oncology 56th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Francisco, United States. pp.S16-S17, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2014.05.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic synchrotron beams: first human experience for therapeutic purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-activation therapy with high-Z nanoparticles: modelling at a micrometer level and experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar on Radiation Chemistry 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William A. Bernhard; Jay A. Laverne, Jul 2012, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02626577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie par photoactivation de nanoparticules de Z élevé : modélisation Monte Carlo et comparaison expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées Scientifiques de la SFPM (JS-SFPM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02626165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of radiation-cell interaction in radiotherapy by photon activation of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on radiosensitization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02571319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation of dose deposition in Stereotactic Synchrotron RadioTherapy (SSRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New prospects for brain tumour radiotherapy: Synchrotron light and Microbeam radiation Therapy, SYRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dose calculation for stereotactic synchrotron radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medicine and Biology Society, 2007. EMBS 2007. 29th Annual International Conference of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.3914--3917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel injectable radiopaque hydrogel with potent properties for multicolor CT imaging in the context of brain and cartilage regenerative therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking cells in the brain of small animals using synchrotron multi-spectral phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cormode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11595, SPIE, pp.164, 2021, Proceedings of SPIE, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2580841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of Iron Nanoparticles for the Improvement of Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators-Induced Deep-Tissue Photodynamic Therapy Upon X-Rays Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies par Capture Neutronique basées sur accélérateurs Accelerator Based- Neutron Capture Therapies (AB-NCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Muraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical approach based on Monte-Carlo simulations to predict the cell survival following BNCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Neutron Capture Therapy (ICNCT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Columbia, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01376064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX project status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Variola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petit-Jean-Genaz; Gianluigi Arduini; Peter Michel; Volker RW Schaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Particle Accelerator Conference IPAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dresden, Germany. Joint Accelerator Conferences Website, WEPRO052, pp.2062-2064, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01020895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale de l'interaction rayonnement-milieu cellulaire dans le cadre de la radiothérapie par photoactivation d'éléments lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes journées Scientifiques de la Société Française de Physique Médicale (JS-SFPM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. , 27 (Supplément 1), pp.S1-S26, 2011, Physica Medica, Vol. 27, Supplément 1, Pages S1-S26 (June 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02562090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of radiation-cellular media interactions in radiotherapy by photon activation of heavy elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Physical, Molecular, Cellular and Medical Aspects of Auger Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02562503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale de l'interaction rayonnement-milieu cellulaire en radiothérapie par photo-activation d'éléments lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Etudes de la Chimie sous Rayonnement (JECR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France. , pp.Affiche A5, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02557645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Elleaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3991-9503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112239242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196136327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-2554-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined physical and biological contributions to radiotherapy enhancement by Lu-based nanoscintillators in pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenie Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Bedregal-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotheranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ntno.115120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators as Next-Generation Radiotherapeutics: Bridging Physics, Chemistry, and Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Bedregal-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (9), pp.1919-1932. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using rare-earth based nanoscintillators for X-ray induced photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nomezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (10), pp.103421. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hristovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.109729. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Balegamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotheranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.176-186. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the cerebral distribution of chemical elements: a challenge met with LIBS elemental imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pelascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.109676. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part I: whole-brain myelin mapping in white-matter injury models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chourrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1620-1639. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.438832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgivisio® and O-arm®O2 cone beam CT mobile systems for guidance of lumbar spine surgery: Comparison of patient radiation dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936-1-936-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Dose-Enhancement Is a Potent Radiotherapeutic Effect of Rare-Earth Composite Nanoscintillators in Preclinical Models of Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Garrevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (20), pp.2001675. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202001675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation therapy combined with intracerebral convection-enhanced delivery of cisplatin or carboplatin for treatment of the F98 rat glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.193-208. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-020-03600-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of gold nanoclusters with arginine: a trade-off between microtumor uptake and radiotherapy enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Porret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (13), pp.6959-6963. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nr01138j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Diagnosis and Therapy for Peritoneal Carcinomatosis: Emerging Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hurbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2491. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12092491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-edge subtraction synchrotron X-ray imaging in bio-medical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suortti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.58-76. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.04.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant dose reduction using synchrotron radiation computed tomography: first clinical case and application to high resolution CT exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.12491-1-12491-7. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30902-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gadolinium nanoparticles and molecular contrast agents for radiation therapy-enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (11), pp.5949-5960. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo pink-beam imaging and fast alignment procedure for rat brain tumor radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kibleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577515018561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium nanoparticles and contrast agent as radiation sensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (11), pp.4449-4464. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/11/4449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of gold nanoparticles for glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pernet-Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (7), pp.1089-1097. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monochromatic minibeams radiotherapy: from healthy tissue-sparing effect studies toward first experimental glioma bearing rats therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (4), pp.e693-e700. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2011.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, biodistribution and neurotoxicity of liposomal cisplatin following convection enhanced delivery in normal and F98 glioma bearing rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nakkula R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Koynova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e48752. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon activation therapy of RG2 glioma carrying Fischer rats using stable thallium and monochromatic synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-A. Jönsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nittby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (24), pp.8377-8391. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/57/24/8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebral delivery of Carboplatin in combination with either 6 MV Photons or monoenergetic synchrotron X-rays are equally efficacious for treatment of the F98 rat glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-9966-31-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Therapy Using Synchrotron Radiation: Preclinical Studies Toward Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.8-12. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2011.567160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00676923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry protocol for the forthcoming clinical trials in synchrotron stereotactic radiation therapy (SSRT).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martínez-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.1709-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of intracerebral delivery of cisplatin in combination with photon irradiation for treatment of brain tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3), pp.287-95. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-009-0074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00622594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Synchroton radiotherapy].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (8), pp.586-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Dr. Nicholas Foray's commentary on the paper by Rousseau et al. entitled &amp;quot;Efficacy of intracerebral delivery of cisplatin in combination with photon irradiation for treatment of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11060-010-0228-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00498690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment plans optimization for contrast-enhanced synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.2445-56. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3327455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological equivalent dose studies for dose escalation in the stereotactic synchrotron radiation therapy clinical trials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (3), pp.725-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of synchrotron irradiation on vasculature and tissue in healthy mouse brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Somveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (Pt 4), pp.477-83. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049509015428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of dose deposition in stereotactic synchrotron radiation therapy: a fast approach combining Monte Carlo and deterministic algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (15), pp.4671-85. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/54/15/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of intracerebral delivery of Carboplatin in combination with photon irradiation for treatment of F98 glioma-bearing rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin L. Moeschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.530-6. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2008.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebral delivery of 5-iodo-2'-deoxyuridine in combination with synchrotron stereotactic radiation for the therapy of the F98 glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (Pt 4), pp.573-81. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049509016987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional imaging and kinetic studies with high-Z contrast agents using synchrotron radiation computed tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1681.2008.05043.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Fast Simulation of Dose Deposition in Stereotactic Synchrotron Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Corentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (3), pp.1008 - 1017. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.922831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normoxic polyacrylamide gel doped with iodine: response versus X-ray energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (3 Suppl), pp.S118-20. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2008.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00376158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-enhanced delivery of an iodine tracer into rat brain for synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.943-51. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00383882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced survival and cure of F98 glioma-bearing rats following intracerebral delivery of carboplatin in combination with photon irradiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf F. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.5195-201. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00410458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer gel dosimetry for synchrotron stereotactic radiotherapy and iodine dose-enhancement measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (16), pp.4881-92. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/52/16/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged survival of Fischer rats bearing F98 glioma after iodine-enhanced synchrotron stereotactic radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peoc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (2), pp.603-11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution blood-brain barrier permeability and blood volume imaging using quantitative synchrotron radiation computed tomography: study on an F98 rat brain glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.145-53. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of synchrotron radiation intravenous angiographic images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sarnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.725-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of synchrotron radiation angiography with conventional angiography for the diagnosis of in-stent restenosis after percutaneous transluminal coronary angioplasty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (13), pp.1284-91. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehi165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo dosimetry for synchrotron stereotactic radiotherapy of brain tumours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (20), pp.4841-51. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/50/20/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced delivery of iodine for synchrotron stereotactic radiotherapy by means of intracarotid injection and blood-brain barrier disruption: quantitative iodine biodistribution studies and associated dosimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (4), pp.1173-82. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2004.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity variation of doped Fricke gel irradiated with monochromatic synchrotron X rays between 33.5 and 80 keV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (4), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron stereotactic radiotherapy: dosimetry by Fricke gel and Monte Carlo simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (22), pp.5135-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure of Fisher rats bearing radioresistant F98 glioma treated with cis-platinum and irradiated with monochromatic synchrotron X-rays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (7), pp.2317-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronary angiography with synchrotron X-ray source on pigs after iodine or galodinium intravenous injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (suppl. 1), pp.S92-S97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo K-edge imaging with synchrotron radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 46, pp.1065-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal imaging with multicolour CT provides a surrogate marker of response to treatment with a novel iodine-labelled hydrogel in a murine model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo monitoring of stem cells and their encapsulating scaffold using dual-contrast agent labelling and multicolour CT: application in a murine model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo monitoring of hydrogel-embedded stem cells: combination of Synchrotron X-ray phase-contrast and multi-spectral imaging applied to osteoarthritis mice models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salzburg (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators for X-ray induced PDT: unravelling the complexity of the therapeutic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Photodynamic Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Z-elements and low energy radiation to improve efficacy of radiotherapy: mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Bulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From hadrons to therapy: fundamental physics driving new medical advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Theoretical Studies in Nuclear Physics and Related Areas, Sep 2022, Trente, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Takavoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the fate of stem cells and encapsulating hydrogel intraarticularly injected in mice knees using Synchrotron K-edge subtraction computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicolor imaging to track therapeutic cells and their encapsulating scaffold: translation from synchrotron to spectral photon counting computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual European Molecular Imaging Meeting (EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Göttingen (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iodine-labelled hyaluronic acid-based hydrogel : a radiopaque biopolymer to monitor the fate of bioscaffold in cell therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Takavoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th BIOMAT congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanoparticles and deep-tissue photodynamic therapy to enhance radiotherapy efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stelse-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniya Popovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of the European Society of Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Salzburg (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoscintillators to improve the efficacy of radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies“ workshop, mechanisms, imaging and therapeutic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The "Tumour Targeting, Imaging, Radiotherapies" network of the Cancéropôle Grand-Ouest, Sep 2020, Le bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminiscent BODIPY-conjugated nanomaterials: towards the activation of PDT in deep tissue and during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging of diagnostic and therapeutic biomarkers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanomaterials to induce deep-tissue PDT: towards a complete description of the therapeutic contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Photodynamic Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cambridge, France. pp.169, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2525832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminiscent BODIPY-conjugated nanomaterials: towards the activation of PDT in deep tissue and during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dyes &amp; Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescent nanomaterials: towards deep tissue PDT activation during radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Figliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESP-IUPB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced synchrotron radiation therapy: From bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress for Radiation Research (ICRR2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast‐enhanced synchrotron radiation therapy: From bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Radiation research Manchester ICRR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation therapy from In vitro & Preclinical Results to clinical tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Physical, Molecular, Cellular, and Medical Aspects of Auger Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'efficacité de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reunion annuelle THOMX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators to improve radiation therapy outcomes: doseenhancement effect induced in 3D models of glioblastoma uponsynchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Luminescent Detectors and Transformers of Ionizing Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual histology of animal and human brains with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meyronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Molecular Imaging Meeting (ENIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of iron nanoparticles for the improvement of glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGENT - MSCA ITN - Advanced Radiotherapy, Generated by Exploiting Nanoprocesses and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerator Based Neutron Capture Therapies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Neutron Capture Therapy (ICNCT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of Iron Nanoparticles by Macrophages for the Improvement of Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Stereotactic Radiation Therapy: A Report on Phase 1/2 Clinical Trial Achievements, Ongoing Developments, and Long-Term Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boston, United States. pp.E624 - E625, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.06.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of iron nanoparticles by macrophages for the improvement of glioma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrated electron yield enhancing by Gd nanoparticles under X-rays beams: an in-line fluorescence study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Denden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on the SSRT clinical trials conducted at the ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical physics issues in Contrast-enhanced Synchrontron Stereotactic Radiotherapy Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiotherapy by Photoactivation of Iron Nanoparticles and Mössbauer effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray boost delivered by Microbeam Radiation Therapy improves glioma control after conventional fractionated X-ray therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo dosimetry for Synchrotron Stereotactic Radiation Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization of iron nanoparticles by tumor associated macrophages for the improvement of tumor treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced Synchrotron Stereotactic Radiotherapy Clinical Trials from a Medical Physicist Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Radiation Oncology 56th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Francisco, United States. pp.S16-S17, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2014.05.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic synchrotron beams: first human experience for therapeutic purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-activation therapy with high-Z nanoparticles: modelling at a micrometer level and experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar on Radiation Chemistry 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William A. Bernhard; Jay A. Laverne, Jul 2012, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02626577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie par photoactivation de nanoparticules de Z élevé : modélisation Monte Carlo et comparaison expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées Scientifiques de la SFPM (JS-SFPM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02626165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of radiation-cell interaction in radiotherapy by photon activation of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on radiosensitization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02571319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation of dose deposition in Stereotactic Synchrotron RadioTherapy (SSRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New prospects for brain tumour radiotherapy: Synchrotron light and Microbeam radiation Therapy, SYRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dose calculation for stereotactic synchrotron radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medicine and Biology Society, 2007. EMBS 2007. 29th Annual International Conference of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.3914--3917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel injectable radiopaque hydrogel with potent properties for multicolor CT imaging in the context of brain and cartilage regenerative therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Clara Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking cells in the brain of small animals using synchrotron multi-spectral phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cuccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cormode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11595, SPIE, pp.164, 2021, Proceedings of SPIE, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2580841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivation of Iron Nanoparticles for the Improvement of Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscintillators-Induced Deep-Tissue Photodynamic Therapy Upon X-Rays Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mans Broekgaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies par Capture Neutronique basées sur accélérateurs Accelerator Based- Neutron Capture Therapies (AB-NCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Muraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical approach based on Monte-Carlo simulations to predict the cell survival following BNCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Neutron Capture Therapy (ICNCT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Columbia, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01376064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX project status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Variola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petit-Jean-Genaz; Gianluigi Arduini; Peter Michel; Volker RW Schaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Particle Accelerator Conference IPAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dresden, Germany. Joint Accelerator Conferences Website, WEPRO052, pp.2062-2064, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01020895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale de l'interaction rayonnement-milieu cellulaire dans le cadre de la radiothérapie par photoactivation d'éléments lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes journées Scientifiques de la Société Française de Physique Médicale (JS-SFPM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. , 27 (Supplément 1), pp.S1-S26, 2011, Physica Medica, Vol. 27, Supplément 1, Pages S1-S26 (June 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02562090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of radiation-cellular media interactions in radiotherapy by photon activation of heavy elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Physical, Molecular, Cellular and Medical Aspects of Auger Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02562503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale de l'interaction rayonnement-milieu cellulaire en radiothérapie par photo-activation d'éléments lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Etudes de la Chimie sous Rayonnement (JECR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France. , pp.Affiche A5, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02557645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D487C2D"/>
+    <w:nsid w:val="C555426D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-elleaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3991-9503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112239242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196136327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2554-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stelse-Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Lytvynenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Bedregal-Portugal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Aubrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.115120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fulbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nomezine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109676" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Broekgaarden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baisamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001675" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr01138j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Barth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-020-03600-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thomlinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suortti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.04.389" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labriet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berkvens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30902-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Taupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12570" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kibleur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hyacinthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515018561" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taupin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flaender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mayol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/11/4449" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vautrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2013.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THLD8T9P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nakkula R." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koynova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048752" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2011.09.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-A. J&#246;nsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prezado" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nittby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/24/8377" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L9NJM6JB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00759750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-78" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00676923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charvet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2011.567160" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vautrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;nez-Rovira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf F. Barth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0074-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.12.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-010-0228-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4KSNMQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3327455" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ricard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gastaldo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Somveille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509015428" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1781BLT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Di Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509016987" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin L. Moeschberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2008.09.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2008.05043.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-364FZ6N5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00376158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2008.04.053" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHC414K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.01.065" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-1002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/52/16/011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-583XTKK1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.09.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fiedler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.12.026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FHL0Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/20/007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ9K3G05-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sarnelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehi165" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci313" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M84R6M5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Est&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Charvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiedler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Duc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863335v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Popovich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521752v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521840v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525832" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284555v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524357v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086773v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Reymond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gimenez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bissardon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297543v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Adam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.06.2193" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serduc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286712v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reynard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galisot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Obeid" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236201v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236285v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286676v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.103" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053178v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02626577v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02626165v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571319v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428586v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cormode" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580841" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990774v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297577v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Muraz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376064v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miquel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020895v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Variola" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02562090v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02562503v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02557645v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-elleaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3991-9503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112239242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196136327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2554-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stelse-Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Lytvynenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Bedregal-Portugal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Aubrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.115120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fulbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nomezine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109676" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Broekgaarden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baisamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001675" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Barth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-020-03600-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr01138j" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thomlinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suortti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.04.389" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labriet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berkvens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30902-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Taupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12570" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kibleur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hyacinthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515018561" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taupin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flaender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mayol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/11/4449" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vautrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2013.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THLD8T9P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2011.09.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nakkula R." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koynova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048752" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-A. J&#246;nsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prezado" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nittby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/24/8377" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L9NJM6JB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00759750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-78" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00676923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charvet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2011.567160" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vautrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;nez-Rovira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf F. Barth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0074-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.12.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-010-0228-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4KSNMQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3327455" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ricard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gastaldo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Somveille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509015428" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1781BLT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410447v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin L. Moeschberger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2008.09.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410444v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Di Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509016987" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2008.05043.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-364FZ6N5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00376158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2008.04.053" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHC414K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.01.065" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-1002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/52/16/011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-583XTKK1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.09.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fiedler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sarnelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehi165" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/20/007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ9K3G05-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.12.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FHL0Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci313" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M84R6M5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Est&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Charvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiedler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Duc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863335v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Popovich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521752v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521840v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525832" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284555v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521808v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524357v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086773v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Reymond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gimenez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bissardon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297543v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Adam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.06.2193" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serduc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286712v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reynard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galisot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Obeid" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236201v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236285v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286676v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.103" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053178v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02626577v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02626165v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571319v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428586v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cormode" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580841" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990774v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297577v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Muraz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376064v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miquel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020895v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Variola" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02562090v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02562503v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02557645v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>