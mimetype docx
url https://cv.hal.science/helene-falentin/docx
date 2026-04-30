--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -208,865 +208,865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t>
+                <w:t xml:space="preserve">The short-chain fatty acid butyrate prevents gut-brain amyloid-β pathology and neuroinflammation in an Alzheimer mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine S Moullé</w:t>
+                <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Giblaine</w:t>
+                <w:t xml:space="preserve">Anne Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Lisa Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-026-03522-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490797v1</w:t>
+                <w:t xml:space="preserve">inserm-05575125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Harlé</w:t>
+                <w:t xml:space="preserve">Valentine S Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marina Giblaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311942v1</w:t>
+                <w:t xml:space="preserve">hal-05490797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+                <w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfan Cao</w:t>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David James Sherman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Éric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.02.014⟩</w:t>
+              <w:t xml:space="preserve">Food Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509395v1</w:t>
+                <w:t xml:space="preserve">hal-05311942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Harlé</w:t>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Niay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaële Henry</w:t>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.24 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470095v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats and phenotypes using a comprehensive text mining and data fusion approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+                <w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+                <w:t xml:space="preserve">Jérôme Niay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Deléger</w:t>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
+                <w:t xml:space="preserve">Gwenaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272473⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984703v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brine salt concentration reduction and inoculation with autochthonous consortia: Impact on Protected Designation of Origin Nyons black table olive fermentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats and phenotypes using a comprehensive text mining and data fusion approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Penland</w:t>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzurra Pioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Debaets</w:t>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 155, pp.111069. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0272473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609442v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Microbiota and Volatile Profiles of Algerian Smen, a Traditional Fermented Butter</w:t>
               </w:r>
@@ -1078,1330 +1078,1330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Boussekine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), pp.736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10040736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic rearrangements in the aspA-dcuA locus of Propionibacterium freudenreichii are associated with aspartase activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brine salt concentration reduction and inoculation with autochthonous consortia: Impact on Protected Designation of Origin Nyons black table olive fermentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Irmler</w:t>
+                <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Therese Fröhlich-Wyder</w:t>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Meola</w:t>
+                <w:t xml:space="preserve">Azzurra Pioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.104030. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.111069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654112v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Genomic rearrangements in the aspA-dcuA locus of Propionibacterium freudenreichii are associated with aspartase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Turgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Irmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Therese Fröhlich-Wyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Meola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.104030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181204v1</w:t>
+                <w:t xml:space="preserve">hal-03654112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfan Cao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arlette Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313075v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Niay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Valence</w:t>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Courselaud</w:t>
+                <w:t xml:space="preserve">Francoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625001v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Poirier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Niay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courselaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.103410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961412v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (article 586614), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019865v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02311421v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01510019v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Rohmer</w:t>
+                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beaucher</w:t>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416005v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t>
               </w:r>
@@ -2439,51 +2439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Nurdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t>
@@ -2533,64 +2533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,757 +2661,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Teat Microbiome Analysis Revealed Reduced Alpha Diversity and Significant Changes in Taxonomic Profiles in Quarters with a History of Mastitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rault,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S. Bouchard,</w:t>
+                <w:t xml:space="preserve">Marine Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00480⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01333569v1</w:t>
+                <w:t xml:space="preserve">hal-01416005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sintia Almeida</w:t>
+                <w:t xml:space="preserve">Bovine Teat Microbiome Analysis Revealed Reduced Alpha Diversity and Significant Changes in Taxonomic Profiles in Quarters with a History of Mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammani</w:t>
+                <w:t xml:space="preserve">L. Rault,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S. Bouchard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (04), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142363v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01333569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01209735v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01224020v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term survival of [i]Propionibacterium freudenreichii[/i] in a context of nutrient shortage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (2), pp.432-440. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.13000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251265v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Nurdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,4567 +3469,4701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights about phenotypic heterogeneity within [i]Propionibacterium freudenreichii[/i] argue against its division into subspecies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The long-term survival of [i]Propionibacterium freudenreichii[/i] in a context of nutrient shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosangela de Freitas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0229-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (2), pp.432-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150804v2</w:t>
+                <w:t xml:space="preserve">hal-01251265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights about phenotypic heterogeneity within [i]Propionibacterium freudenreichii[/i] argue against its division into subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+                <w:t xml:space="preserve">Rosangela de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (4), pp.465-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0229-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019560v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Peton</w:t>
+                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S Bouchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sintia Almeida</w:t>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290602v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loubière P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117613v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naquin D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loux V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barloy-Hubler F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubière P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.e01176-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01209746v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Secreted Esterase of [i]Propionibacterium freudenreichii[/i] Has a Major Role in Cheese Lipolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roxana Beatriz Medina</w:t>
+                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Le Plenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03640-13⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01209533v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Secreted Esterase of [i]Propionibacterium freudenreichii[/i] Has a Major Role in Cheese Lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Beatriz Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (2), pp.751-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03640-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209743v1</w:t>
+                <w:t xml:space="preserve">hal-01209533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00923652v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of five strains of [i]Lactobacillus acidophilus[/i] , strain CIP 76.13 T , isolated from humans, strains CIRM-BIA 442 and CIRM-BIA 445, isolated from dairy products, and strains DSM 20242 and DSM 9126 of unknown origin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Creno</w:t>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ma</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (4), pp.e00658-13. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00658-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209470v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00923652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of five strains of [i]Lactobacillus acidophilus[/i] , strain CIP 76.13 T , isolated from humans, strains CIRM-BIA 442 and CIRM-BIA 445, isolated from dairy products, and strains DSM 20242 and DSM 9126 of unknown origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Sylvie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.e00658-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00658-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209311v1</w:t>
+                <w:t xml:space="preserve">hal-01209470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191223v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189567v1</w:t>
+                <w:t xml:space="preserve">hal-01191223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Henaff</w:t>
+                <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (6), pp.1765-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209298v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first dairy product exclusively fermented by Propionibacterium freudenreichii: A new vector to study probiotic potentialities in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.135-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363413v1</w:t>
+                <w:t xml:space="preserve">hal-01209298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454161v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454137v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in quantitative PCR (qPCR) applications in food microbiology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.02.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454164v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Recent advances in quantitative PCR (qPCR) applications in food microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.848-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363419v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Lapointe</w:t>
+                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655923v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific metabolic activity of ripening bacteria quantified by real-time reverse transcription PCR throughout Emmental cheese manufacture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01454117v1</w:t>
+                <w:t xml:space="preserve">hal-02655923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Specific metabolic activity of ripening bacteria quantified by real-time reverse transcription PCR throughout Emmental cheese manufacture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 144 (1), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204238v1</w:t>
+                <w:t xml:space="preserve">hal-01454117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsular exopolysaccharide biosynthesis gene of Propionibacterium freudenreichii subsp. shermanii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653597v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA extraction from cheese for analysis of in situ gene expression of Lactococcus lactis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Capsular exopolysaccharide biosynthesis gene of Propionibacterium freudenreichii subsp. shermanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Dols-Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 125, pp.252-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195424v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic search approach to identify esterases in Propionibacterium freudenreichii involved in the formation of flavour in Emmental cheese</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">RNA extraction from cheese for analysis of in situ gene expression of Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ulve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-7-16⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105, pp.1327-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03869.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454100v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of bacterial biofilms of the &amp;quot;Tina&amp;quot; wood vats used in the Ragusano cheese-making process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genomic search approach to identify esterases in Propionibacterium freudenreichii involved in the formation of flavour in Emmental cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Carnemolla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 73 (21), pp.6980-6987. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00835-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-7-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669039v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy DNA extraction method and optimisation of PCR-temporal temperature gel electrophoresis to identify the predominant high and low GC-content bacteria from dairy products</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of bacterial biofilms of the &amp;quot;Tina&amp;quot; wood vats used in the Ragusano cheese-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Sivieri</w:t>
+                <w:t xml:space="preserve">G. Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Dizes</w:t>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Carnemolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2007.02.011⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (21), pp.6980-6987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00835-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454027v1</w:t>
+                <w:t xml:space="preserve">hal-02669039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds over an agro-ecosystem indicates long-distance dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Devaux</w:t>
+                <w:t xml:space="preserve">Easy DNA extraction method and optimisation of PCR-temporal temperature gel electrophoresis to identify the predominant high and low GC-content bacteria from dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Katia Sivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin-Guyomarch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Lecomte</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Le Dizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69, pp.431-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2007.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675446v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a radish introgression carrying the Ogura fertility restorer gene Rfo in rapeseed, using the Arabidopsis genome sequence and radish genetic mapping</w:t>
+                <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds over an agro-ecosystem indicates long-distance dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Giancola</w:t>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desloire</w:t>
+                <w:t xml:space="preserve">Hélène Falentin-Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676883v1</w:t>
+                <w:t xml:space="preserve">hal-02675446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of the Courtot X Chinese Spring intervarietal molecular marker linkage map for the QTL detection of agronomic traits in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a radish introgression carrying the Ogura fertility restorer gene Rfo in rapeseed, using the Arabidopsis genome sequence and radish genetic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 106, pp.530-538. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-002-1044-8⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 107, pp.1442-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964285v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of microsatellite markers to determine the relative proportions of grain produced by cultivars and the frequency of hybridization in bread wheat mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An update of the Courtot X Chinese Spring intervarietal molecular marker linkage map for the QTL detection of agronomic traits in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belhaj Fraj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin-Guyomarch</w:t>
+                <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.W. J.W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 106, pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-002-1044-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674286v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. M. Bernard</w:t>
+                <w:t xml:space="preserve">The use of microsatellite markers to determine the relative proportions of grain produced by cultivars and the frequency of hybridization in bread wheat mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin-Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 122, pp.385-391</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964291v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the transferability of microsatellites derived from Triticum tauschii to hexaploid wheat and to diploid related species using amplification, hybridization and sequence comparisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 104, pp.1164-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-001-0827-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies of the transferability of microsatellites derived from Triticum tauschii to hexaploid wheat and to diploid related species using amplification, hybridization and sequence comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 105, pp.736-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-002-0963-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8039,11433 +8173,11558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing strain-dependency of metabolic pathways within 1,494 lactic bacteria genomes with the in silico screening Prolipipe pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Bourqui; Clémence Frioux; Simon Labarthe, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045657v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Niay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-B Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Niay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMICRO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning approaches for the characterization of cooperation and competition in large-scale microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GT Bioss 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857781v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reasoning approaches for the characterization of cooperation and competition in large-scale microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Journée GT Bioss 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857848v2</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaboday 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Niay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional exploration of the impact of fermented milk consumption withor withoutviable LAB on the composition and activityof the gutmicrobiotaby metaomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From strain potential to bacterial community design for targeted functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLOpendays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedis Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium genomics to decipher remarkable phenotypic biodiversity of strains and adaptations to substrates and environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PropioBifido2016 – 4th International Symposium on Propionibacteria and Bifidobacteria.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College of Cork Teagasc, Sep 2016, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of European Microbiologists (FEMS2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of targeted mRNA expression as biomarker to track growth and activity of Lactobacillus helveticus in broth and in Swiss cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineages with broad dairy biotope ranges and phenotypic variability in Propionibacterium freudenreichii revealed by multilocus sequence typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Conference on Culture Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (67)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Antifungal Bio-preservation of Food and Pet-food: Influence of Propionic Acid Fermentation in Enhancing Antimicrobial Properties of Lactofermented Vegetable Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrija Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guichebard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parayre Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poilers in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Quimper (FR), France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731806v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
+              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615833v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising competition and cooperation potentials in microbial communities using discrete models of metabolism. An exploratory analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839337v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Characterising competition and cooperation potentials in microbial communities using discrete models of metabolism. An exploratory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694214v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats, phenotypes and uses extracted from text</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , Proceedings Posters Demos, pp.42</w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061565v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats, phenotypes and uses extracted from text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , Proceedings Posters Demos, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533795v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533786v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533781v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904156v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Mekdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t>
+              <w:t xml:space="preserve">JOBIM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737970v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège : une base de données de phénotypes microbiens d’intérêt agro-alimentaire .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Niay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. , 2020</w:t>
+              <w:t xml:space="preserve">20th Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475152v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Florilège : une base de données de phénotypes microbiens d’intérêt agro-alimentaire .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343668v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
+              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159613v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
+                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
+              <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154623v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344166v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902837v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892951v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t>
+              <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862856v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+                <w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
+              <w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827946v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Beaucher</w:t>
+                <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535200v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedis Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. 2017</w:t>
+              <w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628088v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343657v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of transcriptomics and metabolomics data: adaptation of Propionibacterium freudenreichii to long-term survival in nutritional shortage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference of the Brazilian Association of Bioinformatics and Computational Biology (AB3C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Belo -Hoizonté, Brazil. , 2016</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401101v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Integrative analysis of transcriptomics and metabolomics data: adaptation of Propionibacterium freudenreichii to long-term survival in nutritional shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">12. International Conference of the Brazilian Association of Bioinformatics and Computational Biology (AB3C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Belo -Hoizonté, Brazil. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512192v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Propionibacterium[/i] genomics to decipher remarkable phenotypic biodiversity of strains and adaptation to substrates and environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372126v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">[i]Propionibacterium[/i] genomics to decipher remarkable phenotypic biodiversity of strains and adaptation to substrates and environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371097v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Couuseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
+              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195512v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammami</w:t>
+                <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209851v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170054v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
+              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209835v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209836v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209656v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t>
+              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209664v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
+              <w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123276v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209740v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209657v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209535v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the main esterase involved in milk fat hydrolysis in [i]Propionibacterium Freudenreichii[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Lactic Acid Bacteria Food, Health and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tucuman, Argentina. , 2013</w:t>
+              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209701v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
+                <w:t xml:space="preserve">Identification of the main esterase involved in milk fat hydrolysis in [i]Propionibacterium Freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Lactic Acid Bacteria Food, Health and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tucuman, Argentina. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209501v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is microbial diversity of bovine mammary ecosystem correlated to mastitis susceptibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de Génomique Environnementale et Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t>
+              <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209534v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Is microbial diversity of bovine mammary ecosystem correlated to mastitis susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
+              <w:t xml:space="preserve">colloque de Génomique Environnementale et Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454232v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
+              <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209498v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the main esterase involved in milk fat hydrolysis in [i]Propionibacterium Freudenreichii[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Lactic Acid Bacteria Food, Health and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tucuman, Argentina. , 2013</w:t>
+              <w:t xml:space="preserve">EUPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209520v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of the main esterase involved in milk fat hydrolysis in [i]Propionibacterium Freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tanskanen</w:t>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Lactic Acid Bacteria Food, Health and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tucuman, Argentina. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191287v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
+              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209339v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209410v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209345v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tanskanen</w:t>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
+              <w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191245v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209420v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209361v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
+              <w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454331v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t>
+              <w:t xml:space="preserve">8 Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454323v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454324v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454438v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409496v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454349v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454345v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454343v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454344v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Multilocus Sequence Typing scheme to study Propionibacterium freudenreichii population structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454341v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">First Multilocus Sequence Typing scheme to study Propionibacterium freudenreichii population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, 149 issue1 2011, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454488v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, 149 issue1 2011, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195458v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. shermanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Lapointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Propionibacteria &amp; Bifidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Wadahl, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19475,379 +19734,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Turgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Irmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli von Ah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 7: Partie Métagénomique des fromages au lait cru et impact des procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 ième Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1001 p., 2018, 9782743023157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium ssp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19857,613 +20116,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés anti-inflammatoires d'une protéine de surface de propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2974735 (A1), WO2016008571 (A1). 2016, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectors for producing and secreting substance of interest by bacteria and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Halouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2829274 A1. 2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant vector for producing and secreting amino acid sequences of interest by propionibacteria and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20130108584 A1 / WO2011141558A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteur recombinant pour la production et la sécrétion de séquences d'acides aminés d'intérêt par les bactéries propioniques et ses applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2960001 (A1), WO 2011141558 (A1). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteur recombinant pour la production et la sécrétion de séquences d'acides aminés d'intérêt par les bactéries propioniques et ses applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2960001 (A1), WO 2011141558 (A1). 2010, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences peptidiques PPR capables de restaurer la fertilité mâle de plantes porteuses d’un cytoplasme inducteur de stérilité mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP1556495A1. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20473,269 +20732,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats and phenotypes using a comprehensive text mining and data fusion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20745,91 +21004,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique au service de la qualité des aliments fermentés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02789037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20839,170 +21098,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANGO models: numerical multi-omics reconciliation of bacterial fermentation in cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId459"/>
+      <w:footerReference w:type="default" r:id="rId470"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21070,51 +21329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C16A3D72"/>
+    <w:nsid w:val="A1EF2881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21301,51 +21560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-falentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6254-5303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235897698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABD-2801-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246;hlich-Wyder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13000" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150804v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0229-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beatriz Medina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03640-13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combrisson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.02.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNZ7234R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine H&#233;naff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M197H467-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03869.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-7-16" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sivieri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Dizes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2007.02.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M5JXDW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj Fraj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0963-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGP0MHN1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045657v4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156968v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192469v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454329v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henaff" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401101v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372126v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209701v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209520v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454345v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454343v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454341v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454488v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791803v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209868v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Halouze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122566v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122525v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789037v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-falentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6254-5303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235897698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABD-2801-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05575125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03522-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040736" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654112v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246;hlich-Wyder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150804v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0229-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beatriz Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03640-13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combrisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.02.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNZ7234R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine H&#233;naff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M197H467-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195424v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03869.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454100v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-7-16" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sivieri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Dizes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2007.02.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M5JXDW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj Fraj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964292v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0963-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGP0MHN1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045657v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156968v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henaff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrija Choudhury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichebard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parayre Sandrine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475152v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401101v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372126v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209701v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454345v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454343v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454341v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454488v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209868v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Halouze" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122566v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122525v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454437v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789037v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>