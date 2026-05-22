--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1046,295 +1046,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Microbiota and Volatile Profiles of Algerian Smen, a Traditional Fermented Butter</w:t>
+                <w:t xml:space="preserve">Brine salt concentration reduction and inoculation with autochthonous consortia: Impact on Protected Designation of Origin Nyons black table olive fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Boussekine</w:t>
+                <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Bekhouche</w:t>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Azzurra Pioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.736. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.111069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626491v1</w:t>
+                <w:t xml:space="preserve">hal-03609442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brine salt concentration reduction and inoculation with autochthonous consortia: Impact on Protected Designation of Origin Nyons black table olive fermentations</w:t>
+                <w:t xml:space="preserve">Deciphering the Microbiota and Volatile Profiles of Algerian Smen, a Traditional Fermented Butter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Penland</w:t>
+                <w:t xml:space="preserve">Rania Boussekine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+                <w:t xml:space="preserve">Farida Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzurra Pioli</w:t>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 155, pp.111069. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609442v1</w:t>
+                <w:t xml:space="preserve">hal-03626491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic rearrangements in the aspA-dcuA locus of Propionibacterium freudenreichii are associated with aspartase activity</w:t>
               </w:r>
@@ -1454,90 +1454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1856,90 +1856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2935,51 +2935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5906,51 +5906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t>
@@ -7027,51 +7027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8679,51 +8679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8856,51 +8856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Niay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t>
@@ -9529,90 +9529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9805,51 +9805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10424,402 +10424,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454327v1</w:t>
+                <w:t xml:space="preserve">hal-01454326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+                <w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454326v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t>
               </w:r>
@@ -10857,51 +10857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of European Microbiologists (FEMS2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10978,51 +10978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ede, Netherlands</w:t>
@@ -11293,957 +11293,961 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (68)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Bio-preservation of Food and Pet-food: Influence of Propionic Acid Fermentation in Enhancing Antimicrobial Properties of Lactofermented Vegetable Matrices</w:t>
+                <w:t xml:space="preserve">La supplémentation de préparations pour nourrissons avec des métabolites présents dans le lait maternel module les acteurs clés de l'axe microbiote-intestin-cerveau chez le porcelet pris comme modèle du nouveau-né humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrija Choudhury</w:t>
+                <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+                <w:t xml:space="preserve">Johanna Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guichebard</w:t>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Kergourlay</w:t>
+                <w:t xml:space="preserve">Mégane Bostoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parayre Sandrine</w:t>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poilers in Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Quimper (FR), France. </w:t>
+              <w:t xml:space="preserve">7e colloque de la SF DOHAD (société francophone de l'origine développementale de la santé et des maladies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559521v1</w:t>
+                <w:t xml:space="preserve">hal-05611455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal Bio-preservation of Food and Pet-food: Influence of Propionic Acid Fermentation in Enhancing Antimicrobial Properties of Lactofermented Vegetable Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+                <w:t xml:space="preserve">Adrija Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Silande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guichebard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parayre Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poilers in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Quimper (FR), France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731806v1</w:t>
+                <w:t xml:space="preserve">hal-05559521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
+                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
+              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615833v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising competition and cooperation potentials in microbial communities using discrete models of metabolism. An exploratory analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
+                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839337v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterising competition and cooperation potentials in microbial communities using discrete models of metabolism. An exploratory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694214v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats, phenotypes and uses extracted from text</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , Proceedings Posters Demos, pp.42</w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061565v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats, phenotypes and uses extracted from text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , Proceedings Posters Demos, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533795v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12282,89 +12286,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533786v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12403,2869 +12407,2865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533781v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904156v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Mekdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t>
+              <w:t xml:space="preserve">JOBIM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737970v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège : une base de données de phénotypes microbiens d’intérêt agro-alimentaire .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Niay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. , 2020</w:t>
+              <w:t xml:space="preserve">20th Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475152v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florilège : une base de données de phénotypes microbiens d’intérêt agro-alimentaire .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343668v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
+              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159613v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
+                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
+              <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154623v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344166v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902837v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Mounier</w:t>
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892951v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t>
+              <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862856v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+                <w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
+              <w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827946v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651302v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Beaucher</w:t>
+                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535200v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. 2017</w:t>
+              <w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628088v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343657v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of transcriptomics and metabolomics data: adaptation of Propionibacterium freudenreichii to long-term survival in nutritional shortage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference of the Brazilian Association of Bioinformatics and Computational Biology (AB3C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Belo -Hoizonté, Brazil. , 2016</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401101v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Integrative analysis of transcriptomics and metabolomics data: adaptation of Propionibacterium freudenreichii to long-term survival in nutritional shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">12. International Conference of the Brazilian Association of Bioinformatics and Computational Biology (AB3C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Belo -Hoizonté, Brazil. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512192v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Propionibacterium[/i] genomics to decipher remarkable phenotypic biodiversity of strains and adaptation to substrates and environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372126v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[i]Propionibacterium[/i] genomics to decipher remarkable phenotypic biodiversity of strains and adaptation to substrates and environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371097v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Thomas Couuseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
+              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195512v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Chiapello</w:t>
+                <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Hammami</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209851v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170054v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
+              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209835v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t>
+                <w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
@@ -15300,2248 +15300,2248 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209836v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t>
+                <w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
+              <w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123276v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+                <w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t>
+              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209664v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209656v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209584v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
+              <w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209705v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
+              <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209740v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209657v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
+                <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209501v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the main esterase involved in milk fat hydrolysis in [i]Propionibacterium Freudenreichii[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Lactic Acid Bacteria Food, Health and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tucuman, Argentina. , 2013</w:t>
+              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209701v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the main esterase involved in milk fat hydrolysis in [i]Propionibacterium Freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Lactic Acid Bacteria Food, Health and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tucuman, Argentina. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209535v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+                <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
+              <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190329v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is microbial diversity of bovine mammary ecosystem correlated to mastitis susceptibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de Génomique Environnementale et Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t>
+              <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209534v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Is microbial diversity of bovine mammary ecosystem correlated to mastitis susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
+              <w:t xml:space="preserve">colloque de Génomique Environnementale et Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454232v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
+              <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209498v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the main esterase involved in milk fat hydrolysis in [i]Propionibacterium Freudenreichii[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Lactic Acid Bacteria Food, Health and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tucuman, Argentina. , 2013</w:t>
+              <w:t xml:space="preserve">EUPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209520v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Identification of the main esterase involved in milk fat hydrolysis in [i]Propionibacterium Freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Lactic Acid Bacteria Food, Health and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tucuman, Argentina. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209345v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Tanskanen</w:t>
+                <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
+              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191245v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
+                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
@@ -17555,860 +17555,860 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191287v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
+              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209339v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+                <w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
+              <w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209410v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209420v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209361v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+                <w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
+              <w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454331v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+                <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.B. Medina</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t>
+              <w:t xml:space="preserve">8 Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454323v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18417,481 +18417,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454324v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454438v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409496v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454349v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18913,481 +18913,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454343v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454344v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Multilocus Sequence Typing scheme to study Propionibacterium freudenreichii population structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454341v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
+                <w:t xml:space="preserve">First Multilocus Sequence Typing scheme to study Propionibacterium freudenreichii population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
@@ -19401,231 +19405,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, 149 issue1 2011, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454488v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, 149 issue1 2011, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195458v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. shermanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19680,51 +19805,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Propionibacteria &amp; Bifidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Wadahl, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19734,307 +19859,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Turgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Irmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli von Ah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 7: Partie Métagénomique des fromages au lait cru et impact des procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 ième Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1001 p., 2018, 9782743023157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium ssp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20062,51 +20187,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20116,78 +20241,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés anti-inflammatoires d'une protéine de surface de propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20195,713 +20320,831 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2974735 (A1), WO2016008571 (A1). 2016, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectors for producing and secreting substance of interest by bacteria and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Halouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2829274 A1. 2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant vector for producing and secreting amino acid sequences of interest by propionibacteria and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20130108584 A1 / WO2011141558A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteur recombinant pour la production et la sécrétion de séquences d'acides aminés d'intérêt par les bactéries propioniques et ses applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2960001 (A1), WO 2011141558 (A1). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteur recombinant pour la production et la sécrétion de séquences d'acides aminés d'intérêt par les bactéries propioniques et ses applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2960001 (A1), WO 2011141558 (A1). 2010, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences peptidiques PPR capables de restaurer la fertilité mâle de plantes porteuses d’un cytoplasme inducteur de stérilité mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP1556495A1. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088301v2</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088301v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats and phenotypes using a comprehensive text mining and data fusion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20950,51 +21193,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21004,91 +21247,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique au service de la qualité des aliments fermentés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02789037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21098,51 +21341,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANGO models: numerical multi-omics reconciliation of bacterial fermentation in cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21184,84 +21427,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId470"/>
+      <w:footerReference w:type="default" r:id="rId480"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21329,51 +21572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1EF2881"/>
+    <w:nsid w:val="88F295A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21560,51 +21803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-falentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6254-5303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235897698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABD-2801-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05575125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03522-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040736" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654112v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246;hlich-Wyder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150804v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0229-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beatriz Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03640-13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combrisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.02.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNZ7234R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine H&#233;naff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M197H467-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195424v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03869.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454100v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-7-16" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sivieri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Dizes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2007.02.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M5JXDW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj Fraj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964292v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0963-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGP0MHN1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045657v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156968v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henaff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrija Choudhury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichebard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parayre Sandrine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475152v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401101v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372126v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209701v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454345v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454343v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454341v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454488v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209868v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Halouze" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122566v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122525v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454437v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789037v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-falentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6254-5303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235897698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABD-2801-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05575125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03522-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040736" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654112v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246;hlich-Wyder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150804v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0229-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beatriz Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03640-13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combrisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.02.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNZ7234R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine H&#233;naff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M197H467-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195424v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03869.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454100v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-7-16" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sivieri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Dizes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2007.02.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M5JXDW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj Fraj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964292v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0963-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGP0MHN1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045657v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156968v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henaff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559521v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrija Choudhury" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichebard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parayre Sandrine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475152v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401101v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372126v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209701v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209520v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454345v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454343v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454341v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454488v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791803v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209868v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Halouze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122566v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122525v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454437v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789037v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>