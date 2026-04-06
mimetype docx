--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -1832,567 +1832,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structure and magnetic properties of thin Mn films epitaxially grown on (001) bcc Fe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Andrieu</w:t>
+                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Finazzi</w:t>
+                <w:t xml:space="preserve">K. Suenaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fischer</w:t>
+                <w:t xml:space="preserve">M-J. Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lefevre</w:t>
+                <w:t xml:space="preserve">C. Colliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 57, </w:t>
+              <w:t xml:space="preserve">, 1998, 58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.1985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535260v1</w:t>
+                <w:t xml:space="preserve">hal-02535227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ardhuin</w:t>
+                <w:t xml:space="preserve">Growth, structure and magnetic properties of thin Mn films epitaxially grown on (001) bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Suenaga</w:t>
+                <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-J. Casanove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">P. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colliex</w:t>
+                <w:t xml:space="preserve">P. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 58, </w:t>
+              <w:t xml:space="preserve">, 1998, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.1985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535227v1</w:t>
+                <w:t xml:space="preserve">hal-02535260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
+                <w:t xml:space="preserve">Couches minces et multicouches : croissance, structure et propriétés magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Vide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Matériaux magnétiques de l'an 2000, 53 (290)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563353v1</w:t>
+                <w:t xml:space="preserve">hal-02535127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces et multicouches : croissance, structure et propriétés magnétiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbara-Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chakarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Vide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 83, pp.6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.367837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535127v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray anomalous diffraction and resonnant magnetic scattering X-ray study of FexMn1-x/Ir(100) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Déchelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 165 (1-3), pp.185-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2623,51 +2623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 ML Mn/Fe(001) : is Mn coupling with Fe antiferromagnetic or ferromagnetic ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,64 +2795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 475 (393), </w:t>
@@ -2903,51 +2903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of Mn ultra-thin fims grown on (001) bcc Fe studied by X-ray magnetic circular dichroism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,70 +3018,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié par dichroïsme magnétique circulaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié en dichroïsme magnétique circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,342 +3101,342 @@
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, </w:t>
+              <w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-117-C7-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1996713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563292v1</w:t>
+                <w:t xml:space="preserve">jpa-00254501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Mn films grown on (111) and (001) fcc Ir determined by EXAFS and multiple-scattering approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié par dichroïsme magnétique circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Finazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.54.2822⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535283v1</w:t>
+                <w:t xml:space="preserve">hal-02563292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié en dichroïsme magnétique circulaire</w:t>
+                <w:t xml:space="preserve">Structure of Mn films grown on (111) and (001) fcc Ir determined by EXAFS and multiple-scattering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mimault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996713⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.54.2822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00254501v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, magnetism and thermal stability of Fe/Al2O3 multilayers</w:t>
               </w:r>
@@ -3753,51 +3753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 384 (271), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 148 (1-2), pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 313, pp.467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hübsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe/Ir superlattices : growth, structure and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,165 +4996,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
+                <w:t xml:space="preserve">Le magnétisme : de la théorie d’Ampère à la naissance de la spintronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée La Malgrange, Apr 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Olympiades de Physique France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153968v1</w:t>
+                <w:t xml:space="preserve">hal-05151594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétisme : de la théorie d’Ampère à la naissance de la spintronique</w:t>
+                <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olympiades de Physique France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nuit de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée La Malgrange, Apr 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151594v1</w:t>
+                <w:t xml:space="preserve">hal-05153968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
@@ -5755,497 +5755,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Langevin et le magnétisme à l’échelle microscopique</w:t>
+                <w:t xml:space="preserve">La spintronique pour stocker plus, plus vite et plus sobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">150 ans de la naissance de Paul Langevin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les mardis de l'Espace des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151590v1</w:t>
+                <w:t xml:space="preserve">hal-05151585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spintronique pour stocker plus, plus vite et plus sobre</w:t>
+                <w:t xml:space="preserve">Paul Langevin et le magnétisme à l’échelle microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mardis de l'Espace des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">150 ans de la naissance de Paul Langevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151585v1</w:t>
+                <w:t xml:space="preserve">hal-05151590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Ampère et la naissance de l’électrodynamique</w:t>
+                <w:t xml:space="preserve">Magnétique et le Virtual DAUM, deux initiatives de vulgarisation scientifique menées dans un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evénement Ampère 200 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Union de Professeurs de Physique et Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594762v1</w:t>
+                <w:t xml:space="preserve">hal-03594747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétique et le Virtual DAUM, deux initiatives de vulgarisation scientifique menées dans un laboratoire de recherche</w:t>
+                <w:t xml:space="preserve">André-Marie Ampère et la naissance de l’électrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Union de Professeurs de Physique et Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Evénement Ampère 200 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594747v1</w:t>
+                <w:t xml:space="preserve">hal-03594762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétisme pour écrire l’information</w:t>
+                <w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête le savoir, Magnétisme quand tu nous déboussoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Vincennes, France</w:t>
+              <w:t xml:space="preserve">Conférence Intermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594761v1</w:t>
+                <w:t xml:space="preserve">hal-03277111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t>
+                <w:t xml:space="preserve">Magnétisme pour écrire l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Intermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fête le savoir, Magnétisme quand tu nous déboussoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277111v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétique, une initiative de vulgarisation née dans un laboratoire de recherche</w:t>
               </w:r>
@@ -7003,77 +7003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetica, une exo attirante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7180,64 +7180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETICA, une expo attirante ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,756 +7286,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Chakarian</w:t>
+                <w:t xml:space="preserve">Magnetic properties of ultra-thin films grown on (001) bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy A Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th joint MMM Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Metallic Multilayers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563344v1</w:t>
+                <w:t xml:space="preserve">hal-02563370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of ultra-thin films grown on (001) bcc Fe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Alnot</w:t>
+                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbara-Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chakarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Metallic Multilayers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">7th joint MMM Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563370v1</w:t>
+                <w:t xml:space="preserve">hal-02563344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelation between structure and magnetism of ultra-thin Mn films epitaxially grown on (001) Fe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Sping Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563305v1</w:t>
+                <w:t xml:space="preserve">hal-02563326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Interrelation between structure and magnetism of ultra-thin Mn films epitaxially grown on (001) Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MRS Sping Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563326v1</w:t>
+                <w:t xml:space="preserve">hal-02563305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS and multiple scattering theory as powerful tools to determine complex structures : application to Mn films grown on Ir</w:t>
+                <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié par dichroïsme magnétique circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Hricovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Strasboirg, France</w:t>
+              <w:t xml:space="preserve">Conférence INSTN Multicouches magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563208v1</w:t>
+                <w:t xml:space="preserve">hal-02563283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié par dichroïsme magnétique circulaire</w:t>
+                <w:t xml:space="preserve">EXAFS and multiple scattering theory as powerful tools to determine complex structures : application to Mn films grown on Ir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence INSTN Multicouches magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Orsay, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Strasboirg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563283v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 ML Mn/Fe(001) : is Mn coupling with Fe antiferromagnetic or ferromagnetic ?</w:t>
               </w:r>
@@ -8159,90 +8159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray anomalous diffraction and resonnant magnetic scattering X-ray study of FexMn1-x/Ir(100) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Déchelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Strasbourg, France</w:t>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8668,51 +8668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference on Synchrotron Radiation in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Chester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8789,51 +8789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICMFS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8966,51 +8966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bct iron phase in (100) Fe/Ir superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9580,51 +9580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E6F11C0"/>
+    <w:nsid w:val="9A800656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9811,51 +9811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192848798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02115582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Teodorescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1416138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(98)01117-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2KJ3MMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;chelette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Tonnerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6636" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02534798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saint-Lager" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tonnerre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.1985" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara-D&#233;chelette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chakarian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00478-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMTS7PP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Traverse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00502-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7860ZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arcade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00503-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVKFCS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-475-393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00268-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.54.2822" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hennet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07021-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50FA613FF0360B74E002BECFC56D0315D6A92A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(94)00363-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C619HMFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-384-271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-382-339" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-313-467" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-313-473" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91141-S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/153D79AD778277128EB501D633EAC23B5148C903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594761v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277118v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153872v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Hricovini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Finazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piecuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03281225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192848798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02115582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Teodorescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1416138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(98)01117-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2KJ3MMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;chelette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Tonnerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6636" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02534798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saint-Lager" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tonnerre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.1985" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara-D&#233;chelette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chakarian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367837" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00478-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMTS7PP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Traverse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00502-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7860ZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arcade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00503-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVKFCS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-475-393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00268-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.54.2822" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hennet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07021-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50FA613FF0360B74E002BECFC56D0315D6A92A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(94)00363-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C619HMFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-384-271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-382-339" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-313-467" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-313-473" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91141-S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/153D79AD778277128EB501D633EAC23B5148C903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277118v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153872v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Hricovini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Finazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piecuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03281225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>