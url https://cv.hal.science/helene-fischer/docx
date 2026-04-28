--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -444,375 +444,375 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampère, le Newton de l'électrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.86-87</w:t>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277080v1</w:t>
+                <w:t xml:space="preserve">hal-03287241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampère, le Newton de l'électrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.12</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287241v1</w:t>
+                <w:t xml:space="preserve">hal-03277080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIQUE, une exposition attirante</w:t>
+                <w:t xml:space="preserve">Le disque dur, principes actuels de l'enregistrement magnétique et perspectives d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette du Vide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.04-05</w:t>
+              <w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117908v1</w:t>
+                <w:t xml:space="preserve">hal-03117923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le disque dur, histoire et principe du stockage magnétique</w:t>
+                <w:t xml:space="preserve">MAGNETIQUE, une exposition attirante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 430</w:t>
+              <w:t xml:space="preserve">La Gazette du Vide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.04-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117914v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le disque dur, principes actuels de l'enregistrement magnétique et perspectives d'évolution</w:t>
+                <w:t xml:space="preserve">Le disque dur, histoire et principe du stockage magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 431</w:t>
+              <w:t xml:space="preserve">, 2020, 430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117923v1</w:t>
+                <w:t xml:space="preserve">hal-03117914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETICA, une expo attirante</w:t>
               </w:r>
@@ -1272,1842 +1272,1842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of ultra-thin Mn films grown on (0 0 1) BCC Fe</w:t>
+                <w:t xml:space="preserve">FexMn1-x alloy phases strained in thin films. Depth dependent investigation of FexMn1-x/Ir(001) multilayers by X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fischer</w:t>
+                <w:t xml:space="preserve">A. Déchelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy A Foy</w:t>
+                <w:t xml:space="preserve">M.C. Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lefèvre</w:t>
+                <w:t xml:space="preserve">J.M. Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alnot</w:t>
+                <w:t xml:space="preserve">G. Patrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(98)01117-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.6623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563372v1</w:t>
+                <w:t xml:space="preserve">hal-02534798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of bct FexMn1-x thin fims alloys investigated by linearly polarised soft X-ray resonant magnetic reflectivity</w:t>
+                <w:t xml:space="preserve">Magnetic properties of ultra-thin Mn films grown on (0 0 1) BCC Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Déchelette</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M. Tonnerre</w:t>
+                <w:t xml:space="preserve">Eddy A Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-C. Saint-Lager</w:t>
+                <w:t xml:space="preserve">Patrick Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bartolomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Sève</w:t>
+                <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 198-199, pp.285-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(98)01117-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.6636⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535115v1</w:t>
+                <w:t xml:space="preserve">hal-02563372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FexMn1-x alloy phases strained in thin films. Depth dependent investigation of FexMn1-x/Ir(001) multilayers by X-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of bct FexMn1-x thin fims alloys investigated by linearly polarised soft X-ray resonant magnetic reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Déchelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Saint-Lager</w:t>
+                <w:t xml:space="preserve">J-M. Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Tonnerre</w:t>
+                <w:t xml:space="preserve">M-C. Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patrat</w:t>
+                <w:t xml:space="preserve">F. Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Raoux</w:t>
+                <w:t xml:space="preserve">L. Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.6623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.6636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534798v1</w:t>
+                <w:t xml:space="preserve">hal-02535115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbara-Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chakarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 83, pp.6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.367837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563333v1</w:t>
+                <w:t xml:space="preserve">hal-02563353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couches minces et multicouches : croissance, structure et propriétés magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colliex</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Vide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Matériaux magnétiques de l'an 2000, 53 (290)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535227v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structure and magnetic properties of thin Mn films epitaxially grown on (001) bcc Fe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Bauer</w:t>
+                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lefevre</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.1985⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535260v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces et multicouches : croissance, structure et propriétés magnétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suenaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-J. Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piecuch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Colliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Vide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535127v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+                <w:t xml:space="preserve">Growth, structure and magnetic properties of thin Mn films epitaxially grown on (001) bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barbara-Déchelette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bartolomé</w:t>
+                <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Raoux</w:t>
+                <w:t xml:space="preserve">P. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chakarian</w:t>
+                <w:t xml:space="preserve">P. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 83, pp.6293. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.367837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.1985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563353v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray anomalous diffraction and resonnant magnetic scattering X-ray study of FexMn1-x/Ir(100) superlattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+                <w:t xml:space="preserve">Magnetism of Mn ultra-thin fims grown on (001) bcc Fe studied by X-ray magnetic circular dichroism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bartolomé</w:t>
+                <w:t xml:space="preserve">F. Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berar</w:t>
+                <w:t xml:space="preserve">P. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.87-91. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00478-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1997-00268-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563263v1</w:t>
+                <w:t xml:space="preserve">hal-02535275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS and multiple scattering theory as powerful tools to determine complex structures : application to Mn films grown on Ir</w:t>
+                <w:t xml:space="preserve">X-ray anomalous diffraction and resonnant magnetic scattering X-ray study of FexMn1-x/Ir(100) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fischer</w:t>
+                <w:t xml:space="preserve">A. Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Traverse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.185-190. </w:t>
+              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.87-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00502-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563215v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 ML Mn/Fe(001) : is Mn coupling with Fe antiferromagnetic or ferromagnetic ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">EXAFS and multiple scattering theory as powerful tools to determine complex structures : application to Mn films grown on Ir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Finazzi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Yubero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnes Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.191-194. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00502-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00503-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563231v1</w:t>
+                <w:t xml:space="preserve">hal-02563215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelation between structure and magnetism of ultra-thin Mn films epitaxially grown on (001) Fe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">1 ML Mn/Fe(001) : is Mn coupling with Fe antiferromagnetic or ferromagnetic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bauer</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Finazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Finazzi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-475-393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00503-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563313v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism of Mn ultra-thin fims grown on (001) bcc Fe studied by X-ray magnetic circular dichroism.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Interrelation between structure and magnetism of ultra-thin Mn films epitaxially grown on (001) Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 38, </w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 475 (393), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i1997-00268-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-475-393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535275v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié en dichroïsme magnétique circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3158,90 +3158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié par dichroïsme magnétique circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 97 (1-4), pp.402-406. </w:t>
@@ -3727,77 +3727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of (100) FexMn1-x/Ir superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 384 (271), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,51 +3831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of bct Fe in (100) FeIr superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hübsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 148 (1-2), pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 313, pp.467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4211,77 +4211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New BCT Iron Phase in (100) Felr Superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hübsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4341,103 +4341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe/Ir superlattices : growth, structure and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, </w:t>
@@ -4789,165 +4789,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
+                <w:t xml:space="preserve">Moment magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour tous les élèves de CPGE du lycée Cormontaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée pour tous les élèves de terminale professionnelle du lycée Jean Prouvé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153263v1</w:t>
+                <w:t xml:space="preserve">hal-05153295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment magnétique</w:t>
+                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée pour tous les élèves de terminale professionnelle du lycée Jean Prouvé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour tous les élèves de CPGE du lycée Cormontaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153295v1</w:t>
+                <w:t xml:space="preserve">hal-05153263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
@@ -4996,579 +4996,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétisme : de la théorie d’Ampère à la naissance de la spintronique</w:t>
+                <w:t xml:space="preserve">Le Virtual Daum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olympiades de Physique France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée pour une délégation de l'IHEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Po Nancy, Apr 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151594v1</w:t>
+                <w:t xml:space="preserve">hal-05153960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
+                <w:t xml:space="preserve">Le magnétisme : de la théorie d’Ampère à la naissance de la spintronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée La Malgrange, Apr 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Olympiades de Physique France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153968v1</w:t>
+                <w:t xml:space="preserve">hal-05151594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
+                <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour tous les élèves de terminale du lycée Edmond Perrier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Thulle, France</w:t>
+              <w:t xml:space="preserve">Nuit de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée La Malgrange, Apr 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153272v1</w:t>
+                <w:t xml:space="preserve">hal-05153968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du nano-magnétisme</w:t>
+                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jean Lamour, Oct 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour tous les élèves de terminale du lycée Edmond Perrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Thulle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153977v1</w:t>
+                <w:t xml:space="preserve">hal-05153272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Ampère et la naissance de l’électrodynamique</w:t>
+                <w:t xml:space="preserve">La fabrique du nano-magnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie Lorraine des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Lamour, Oct 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153135v1</w:t>
+                <w:t xml:space="preserve">hal-05153977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
+                <w:t xml:space="preserve">André-Marie Ampère et la naissance de l’électrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour enseignants du secondaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tulle, France</w:t>
+              <w:t xml:space="preserve">Académie Lorraine des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153199v1</w:t>
+                <w:t xml:space="preserve">hal-05153135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année de la physique 2023-2024, conférence pour enseignants du secondaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour enseignants du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tulle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153177v1</w:t>
+                <w:t xml:space="preserve">hal-05153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Virtual Daum</w:t>
+                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée pour une délégation de l'IHEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Po Nancy, Apr 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Année de la physique 2023-2024, conférence pour enseignants du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153960v1</w:t>
+                <w:t xml:space="preserve">hal-05153177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le magnétisme et le stockage de l'information dans un ordinateur</w:t>
               </w:r>
@@ -6031,566 +6031,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t>
+                <w:t xml:space="preserve">Moment magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Intermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence pour tous les élèves de terminale du lycée Jean Lurçat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Education nationale, May 2021, Bruyères Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277111v1</w:t>
+                <w:t xml:space="preserve">hal-05153911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétisme pour écrire l’information</w:t>
+                <w:t xml:space="preserve">MAGNETIQUE, une expo attirante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête le savoir, Magnétisme quand tu nous déboussoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Vincennes, France</w:t>
+              <w:t xml:space="preserve">Journées Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594761v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétique, une initiative de vulgarisation née dans un laboratoire de recherche</w:t>
+                <w:t xml:space="preserve">Le Virtual DAUM, une application de réalité virtuelle immersive et interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and You 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594735v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faire avec du fer ?</w:t>
+                <w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée à l'occasion de l'inauguration de l'exposition MAGNETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Aumetz, Oct 2021, Aumetz, France</w:t>
+              <w:t xml:space="preserve">Conférence Intermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153933v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment magnétique</w:t>
+                <w:t xml:space="preserve">Magnétisme pour écrire l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour tous les élèves de terminale du lycée Jean Lurçat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Education nationale, May 2021, Bruyères Vosges, France</w:t>
+              <w:t xml:space="preserve">Fête le savoir, Magnétisme quand tu nous déboussoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153911v1</w:t>
+                <w:t xml:space="preserve">hal-03594761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Virtual DAUM, une application de réalité virtuelle immersive et interactive</w:t>
+                <w:t xml:space="preserve">Magnétique, une initiative de vulgarisation née dans un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and You 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594740v1</w:t>
+                <w:t xml:space="preserve">hal-03594735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIQUE, une expo attirante</w:t>
+                <w:t xml:space="preserve">Que faire avec du fer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée à l'occasion de l'inauguration de l'exposition MAGNETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Aumetz, Oct 2021, Aumetz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277118v1</w:t>
+                <w:t xml:space="preserve">hal-05153933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du nanomagnétisme</w:t>
               </w:r>
@@ -6984,260 +6984,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetica, une exo attirante</w:t>
+                <w:t xml:space="preserve">MAGNETICA, une expo attirante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869665v1</w:t>
+                <w:t xml:space="preserve">hal-03277140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETICA, une expo attirante</w:t>
+                <w:t xml:space="preserve">Magnetica, une exo attirante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277140v1</w:t>
+                <w:t xml:space="preserve">hal-02869665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETICA, une expo attirante ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,277 +7286,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of ultra-thin films grown on (001) bcc Fe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Alnot</w:t>
+                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbara-Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chakarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Metallic Multilayers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">7th joint MMM Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563370v1</w:t>
+                <w:t xml:space="preserve">hal-02563344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Barbara-Déchelette</w:t>
+                <w:t xml:space="preserve">Magnetic properties of ultra-thin films grown on (001) bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy A Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bartolomé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Chakarian</w:t>
+                <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th joint MMM Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Metallic Multilayers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563344v1</w:t>
+                <w:t xml:space="preserve">hal-02563370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
               </w:r>
@@ -7568,77 +7568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Strasbourg, France</w:t>
@@ -7667,103 +7667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelation between structure and magnetism of ultra-thin Mn films epitaxially grown on (001) Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Sping Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, San Francisco, United States</w:t>
@@ -7792,51 +7792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié par dichroïsme magnétique circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,51 +7844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Hricovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence INSTN Multicouches magnétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7913,90 +7913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXAFS and multiple scattering theory as powerful tools to determine complex structures : application to Mn films grown on Ir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Strasboirg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8021,51 +8021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 ML Mn/Fe(001) : is Mn coupling with Fe antiferromagnetic or ferromagnetic ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,51 +8073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Strasbourg, France</w:t>
@@ -8146,103 +8146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray anomalous diffraction and resonnant magnetic scattering X-ray study of FexMn1-x/Ir(100) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Déchelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Strasbourg, France</w:t>
@@ -8265,385 +8265,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specular and off-specular X-ray scattering as quantitative structural probes of multilayers. Application to Mn/Ir(111) superlattices</w:t>
+                <w:t xml:space="preserve">Magnetic properties of (100) FexMn1-x/Ir superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562399v1</w:t>
+                <w:t xml:space="preserve">hal-02562420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of (100) FexMn1-x/Ir superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural properties and thermal stability of iron-alumina multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562420v1</w:t>
+                <w:t xml:space="preserve">hal-02562433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties and thermal stability of iron-alumina multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specular and off-specular X-ray scattering as quantitative structural probes of multilayers. Application to Mn/Ir(111) superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry E. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenoble</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562433v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specular and off-specular anomalous X-ray scattering as quantitative structural probes of multilayers</w:t>
               </w:r>
@@ -8668,51 +8668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference on Synchrotron Radiation in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Chester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8737,51 +8737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of bct iron (100) Fe/Ir superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hübsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8789,51 +8789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICMFS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8953,77 +8953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bct iron phase in (100) Fe/Ir superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,51 +9074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe/Ir superlattices : growth, structure, and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9126,51 +9126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Lyon, France</w:t>
@@ -9580,51 +9580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A800656"/>
+    <w:nsid w:val="70BAF750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9811,51 +9811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192848798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02115582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Teodorescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1416138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(98)01117-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2KJ3MMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;chelette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Tonnerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6636" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02534798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saint-Lager" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tonnerre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.1985" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara-D&#233;chelette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chakarian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367837" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00478-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMTS7PP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Traverse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00502-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7860ZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arcade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00503-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVKFCS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-475-393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00268-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.54.2822" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hennet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07021-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50FA613FF0360B74E002BECFC56D0315D6A92A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(94)00363-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C619HMFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-384-271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-382-339" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-313-467" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-313-473" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91141-S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/153D79AD778277128EB501D633EAC23B5148C903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277118v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153872v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Hricovini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Finazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piecuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03281225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192848798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02115582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Teodorescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1416138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02534798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;chelette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saint-Lager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tonnerre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(98)01117-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2KJ3MMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Tonnerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#232;ve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6636" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara-D&#233;chelette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chakarian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.1985" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arcade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00268-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00478-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMTS7PP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Traverse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00502-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7860ZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00503-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVKFCS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563313v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-475-393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.54.2822" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hennet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07021-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50FA613FF0360B74E002BECFC56D0315D6A92A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(94)00363-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C619HMFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-384-271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-382-339" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-313-467" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-313-473" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91141-S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/153D79AD778277128EB501D633EAC23B5148C903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153911v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153872v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Hricovini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Finazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562399v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piecuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03281225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>