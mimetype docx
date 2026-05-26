--- v2 (2026-04-28)
+++ v3 (2026-05-26)
@@ -214,165 +214,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampère, 200 ans. Partie 1 : le contexte historique</w:t>
+                <w:t xml:space="preserve">André-Marie Ampère et la naissance de l'électrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675751v1</w:t>
+                <w:t xml:space="preserve">hal-03675747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Ampère et la naissance de l'électrodynamique</w:t>
+                <w:t xml:space="preserve">Ampère, 200 ans. Partie 1 : le contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72, pp.31-37</w:t>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675747v1</w:t>
+                <w:t xml:space="preserve">hal-03675751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampère, 200 ans. Partie 2 : la découverte de l'électrodynamique</w:t>
               </w:r>
@@ -1686,256 +1686,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
+                <w:t xml:space="preserve">Couches minces et multicouches : croissance, structure et propriétés magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Vide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Matériaux magnétiques de l'an 2000, 53 (290)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563353v1</w:t>
+                <w:t xml:space="preserve">hal-02535127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces et multicouches : croissance, structure et propriétés magnétiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbara-Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chakarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Vide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 83, pp.6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.367837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535127v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray anomalous diffraction and resonnant magnetic scattering X-ray study of FexMn1-x/Ir(100) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Déchelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 165 (1-3), pp.185-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,290 +3562,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specular and off-specular anomalous X-ray scattering as quantitative structural probes of multilayers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties of (100) FexMn1-x/Ir superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-583X(94)00363-7⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 384 (271), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-384-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562375v1</w:t>
+                <w:t xml:space="preserve">hal-02562430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of (100) FexMn1-x/Ir superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specular and off-specular anomalous X-ray scattering as quantitative structural probes of multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry E. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 97 (1-4), pp.402-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-583X(94)00363-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-384-271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02562430v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of bct Fe in (100) FeIr superlattices</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 148 (1-2), pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3986,51 +3986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specular and off-specular X-ray scattering as quantitative structural probes of multilayers. Application to Mn/Ir(111) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 313, pp.467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hübsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe/Ir superlattices : growth, structure and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,510 +4513,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe du stockage magnétique des données</w:t>
+                <w:t xml:space="preserve">Découverte des propriétés magnétiques des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée pour tous les élèves de seconde du lycée Jacques Callot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153359v1</w:t>
+                <w:t xml:space="preserve">hal-05153316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des propriétés magnétiques des matériaux</w:t>
+                <w:t xml:space="preserve">Sciences, un métier de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée pour tous les élèves de seconde du lycée Jacques Callot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Science, un métier de femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153316v1</w:t>
+                <w:t xml:space="preserve">hal-05153228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences, un métier de femmes</w:t>
+                <w:t xml:space="preserve">A la découverte de la spintronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, un métier de femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Maison pour la science, conférence pour enseignants du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153228v1</w:t>
+                <w:t xml:space="preserve">hal-05153249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la découverte de la spintronique</w:t>
+                <w:t xml:space="preserve">Principe du stockage magnétique des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maison pour la science, conférence pour enseignants du secondaire</w:t>
+              <w:t xml:space="preserve">Conférence organisée pour tous les élèves de seconde du lycée Jacques Callot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153249v1</w:t>
+                <w:t xml:space="preserve">hal-05153359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment magnétique</w:t>
+                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée pour tous les élèves de terminale professionnelle du lycée Jean Prouvé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour enseignants du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153295v1</w:t>
+                <w:t xml:space="preserve">hal-05153212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
+                <w:t xml:space="preserve">Moment magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour tous les élèves de CPGE du lycée Cormontaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée pour tous les élèves de terminale professionnelle du lycée Jean Prouvé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153263v1</w:t>
+                <w:t xml:space="preserve">hal-05153295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour enseignants du secondaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour tous les élèves de CPGE du lycée Cormontaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153212v1</w:t>
+                <w:t xml:space="preserve">hal-05153263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Virtual Daum</w:t>
               </w:r>
@@ -5065,441 +5065,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétisme : de la théorie d’Ampère à la naissance de la spintronique</w:t>
+                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olympiades de Physique France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour tous les élèves de terminale du lycée Edmond Perrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Thulle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151594v1</w:t>
+                <w:t xml:space="preserve">hal-05153272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
+                <w:t xml:space="preserve">La fabrique du nano-magnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée La Malgrange, Apr 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Lamour, Oct 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153968v1</w:t>
+                <w:t xml:space="preserve">hal-05153977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour tous les élèves de terminale du lycée Edmond Perrier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Thulle, France</w:t>
+              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour enseignants du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tulle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153272v1</w:t>
+                <w:t xml:space="preserve">hal-05153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du nano-magnétisme</w:t>
+                <w:t xml:space="preserve">André-Marie Ampère et la naissance de l’électrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jean Lamour, Oct 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Académie Lorraine des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153977v1</w:t>
+                <w:t xml:space="preserve">hal-05153135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Ampère et la naissance de l’électrodynamique</w:t>
+                <w:t xml:space="preserve">Le magnétisme : de la théorie d’Ampère à la naissance de la spintronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie Lorraine des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Olympiades de Physique France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153135v1</w:t>
+                <w:t xml:space="preserve">hal-05151594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
+                <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année de la physique 2023-24, conférence organisée pour enseignants du secondaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tulle, France</w:t>
+              <w:t xml:space="preserve">Nuit de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée La Malgrange, Apr 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153199v1</w:t>
+                <w:t xml:space="preserve">hal-05153968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spintronique pour un numérique frugal, agile et durable</w:t>
               </w:r>
@@ -5548,96 +5548,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétisme et le stockage de l'information dans un ordinateur</w:t>
+                <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de 5 vivioconférences pour élèves de seconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universcience, Apr 2022, Bourgoin Jallieu, France</w:t>
+              <w:t xml:space="preserve">Conférence pour enseignants de mathématique du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153528v1</w:t>
+                <w:t xml:space="preserve">hal-05153516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
               </w:r>
@@ -5686,96 +5686,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétisme pour écrire l'information</w:t>
+                <w:t xml:space="preserve">Le magnétisme et le stockage de l'information dans un ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour enseignants de mathématique du secondaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Cycle de 5 vivioconférences pour élèves de seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universcience, Apr 2022, Bourgoin Jallieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153516v1</w:t>
+                <w:t xml:space="preserve">hal-05153528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spintronique pour stocker plus, plus vite et plus sobre</w:t>
               </w:r>
@@ -6100,165 +6100,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIQUE, une expo attirante</w:t>
+                <w:t xml:space="preserve">Le Virtual DAUM, une application de réalité virtuelle immersive et interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Science and You 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277118v1</w:t>
+                <w:t xml:space="preserve">hal-03594740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Virtual DAUM, une application de réalité virtuelle immersive et interactive</w:t>
+                <w:t xml:space="preserve">MAGNETIQUE, une expo attirante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and You 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594740v1</w:t>
+                <w:t xml:space="preserve">hal-03277118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t>
               </w:r>
@@ -6570,303 +6570,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du nanomagnétisme</w:t>
+                <w:t xml:space="preserve">Stockage des données : l'ère de la spintronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 chercheur 1 manip, cycle de 40 conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universcience, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences du Palais de la découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universcience, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153872v1</w:t>
+                <w:t xml:space="preserve">hal-05153892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampère, le Newton de l'électrodynamique</w:t>
+                <w:t xml:space="preserve">Magnétique et le Virtual DAUM, deux initiatives de vulgarisation scientifique menées à l’institut Jean Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ampère 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Visite de l'HCERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Lamour, Sep 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277128v1</w:t>
+                <w:t xml:space="preserve">hal-05153985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage des données : l'ère de la spintronique</w:t>
+                <w:t xml:space="preserve">La fabrique du nanomagnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences du Palais de la découverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universcience, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">1 chercheur 1 manip, cycle de 40 conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universcience, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153892v1</w:t>
+                <w:t xml:space="preserve">hal-05153872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétique et le Virtual DAUM, deux initiatives de vulgarisation scientifique menées à l’institut Jean Lamour</w:t>
+                <w:t xml:space="preserve">Ampère, le Newton de l'électrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite de l'HCERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jean Lamour, Sep 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée Ampère 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153985v1</w:t>
+                <w:t xml:space="preserve">hal-03277128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le magnétisme à l'épreuve de la vulgarisation scientifique</w:t>
               </w:r>
@@ -7286,277 +7286,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Chakarian</w:t>
+                <w:t xml:space="preserve">Magnetic properties of ultra-thin films grown on (001) bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy A Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th joint MMM Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Metallic Multilayers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563344v1</w:t>
+                <w:t xml:space="preserve">hal-02563370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of ultra-thin films grown on (001) bcc Fe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Alnot</w:t>
+                <w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbara-Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chakarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Metallic Multilayers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">7th joint MMM Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563370v1</w:t>
+                <w:t xml:space="preserve">hal-02563344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
               </w:r>
@@ -7706,51 +7706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7786,256 +7786,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié par dichroïsme magnétique circulaire</w:t>
+                <w:t xml:space="preserve">EXAFS and multiple scattering theory as powerful tools to determine complex structures : application to Mn films grown on Ir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence INSTN Multicouches magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Orsay, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Strasboirg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563283v1</w:t>
+                <w:t xml:space="preserve">hal-02563208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS and multiple scattering theory as powerful tools to determine complex structures : application to Mn films grown on Ir</w:t>
+                <w:t xml:space="preserve">Magnétisme de films ultra-minces de Mn épitaxiés sur Fe(001) étudié par dichroïsme magnétique circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Hricovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Strasboirg, France</w:t>
+              <w:t xml:space="preserve">Conférence INSTN Multicouches magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563208v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 ML Mn/Fe(001) : is Mn coupling with Fe antiferromagnetic or ferromagnetic ?</w:t>
               </w:r>
@@ -8159,90 +8159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray anomalous diffraction and resonnant magnetic scattering X-ray study of FexMn1-x/Ir(100) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Déchelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Strasbourg, France</w:t>
@@ -8310,51 +8310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8517,51 +8517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specular and off-specular X-ray scattering as quantitative structural probes of multilayers. Application to Mn/Ir(111) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8629,90 +8629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specular and off-specular anomalous X-ray scattering as quantitative structural probes of multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference on Synchrotron Radiation in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Chester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8789,51 +8789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICMFS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8966,51 +8966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bct iron phase in (100) Fe/Ir superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9580,51 +9580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70BAF750"/>
+    <w:nsid w:val="7C49FFA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9811,51 +9811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192848798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02115582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Teodorescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1416138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02534798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;chelette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saint-Lager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tonnerre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(98)01117-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2KJ3MMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Tonnerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#232;ve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6636" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara-D&#233;chelette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chakarian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.1985" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arcade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00268-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00478-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMTS7PP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Traverse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00502-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7860ZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00503-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVKFCS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563313v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-475-393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.54.2822" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hennet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07021-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50FA613FF0360B74E002BECFC56D0315D6A92A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(94)00363-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C619HMFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-384-271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-382-339" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-313-467" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-313-473" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91141-S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/153D79AD778277128EB501D633EAC23B5148C903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153911v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153872v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Hricovini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Finazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562399v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piecuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03281225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192848798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675747v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03675758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02115582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Teodorescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1416138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02534798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;chelette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saint-Lager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tonnerre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(98)01117-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2KJ3MMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Tonnerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#232;ve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.6636" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara-D&#233;chelette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chakarian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.1985" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arcade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00268-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00478-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMTS7PP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Traverse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00502-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7860ZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00503-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVKFCS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563313v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-475-393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.54.2822" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hennet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07021-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50FA613FF0360B74E002BECFC56D0315D6A92A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-384-271" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(94)00363-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C619HMFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-382-339" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-313-467" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-313-473" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91141-S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/153D79AD778277128EB501D633EAC23B5148C903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151594v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153911v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Hricovini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Finazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562399v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piecuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03281225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>