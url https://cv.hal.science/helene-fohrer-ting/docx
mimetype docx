--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -204,463 +204,475 @@
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 172, pp.41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2018.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demystification of enigma on antigen presenting cell features of human basophils: data from secondary lymphoid organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel V Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fohrer-Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102 (e233-e237), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2016.163451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01471780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, expansion and characterization of cancer cells with stem cell properties from head and neck squamous cell carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Kaseb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fohrer-Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale W Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lagasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne M Gollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 348 (1), pp.75-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jejunal T Cell Inflammation in Human Obesity Correlates with Decreased Enterocyte Insulin Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Monteiro-Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sothea Touch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Mendes-Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.113-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -807,51 +819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Isaac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nassif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Asselin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihs&#232;ne Ta&#239;hi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fohrer-Ting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2018.04.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01471780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V Stephen-Victor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy Das" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Sharma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.163451" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kaseb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W Lewis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M Gollin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2016.09.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Monteiro-Sepulveda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mendes-S&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.05.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Isaac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nassif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Asselin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihs&#232;ne Ta&#239;hi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fohrer-Ting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2018.04.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D3GN35L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01471780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V Stephen-Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Sharma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.163451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kaseb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W Lewis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M Gollin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2016.09.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Monteiro-Sepulveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mendes-S&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.05.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>