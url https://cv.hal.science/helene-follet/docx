--- v0 (2026-04-06)
+++ v1 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,295 +485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPN, BSP, and Bone Quality—Structural, Biochemical, and Biomechanical Assessment in OPN−/−, BSP−/−, and DKO Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Rizzo</w:t>
+                <w:t xml:space="preserve">Finite element models with automatic computed tomography bone segmentation for failure load computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcified Tissue International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00223-024-01217-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.16576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66934-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049443v1</w:t>
+                <w:t xml:space="preserve">hal-04803712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element models with automatic computed tomography bone segmentation for failure load computation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">OPN, BSP, and Bone Quality—Structural, Biochemical, and Biomechanical Assessment in OPN−/−, BSP−/−, and DKO Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.16576. </w:t>
+              <w:t xml:space="preserve">Calcified Tissue International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115 (1), pp.63-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66934-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00223-024-01217-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803712v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteocyte pericellular and perilacunar matrices as markers of bone-implant mechanical integrity</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -906,51 +906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic properties of osteomalacia bone evaluated by nanoindentation and FTIRM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Laurencin-Dalacieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1865 (8), pp.158715. </w:t>
@@ -1553,295 +1553,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional and mechanical properties of growing cortical bone tissue: a study of the human fibula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Anisotropic elastic properties of human femoral cortical bone and relationships with composition and microstructure in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Uwe Wolfram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54016-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.254-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350155v1</w:t>
+                <w:t xml:space="preserve">hal-02107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elastic properties of human femoral cortical bone and relationships with composition and microstructure in elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional and mechanical properties of growing cortical bone tissue: a study of the human fibula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiran Cai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Peralta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Farlay</w:t>
+                <w:t xml:space="preserve">Uwe Wolfram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90, pp.254-266. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.17629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.03.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54016-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107625v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of the osteonal and interstitial tissue in human radii cortical bone</w:t>
               </w:r>
@@ -1951,1038 +1951,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between human cortical bone toughness and collagen cross-links on paired anatomical locations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of bone density using QCT on single and dual energy CT data. An Ex-vivo Study on Human Femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.202-211. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (S1), pp.316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807344v1</w:t>
+                <w:t xml:space="preserve">hal-02354028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cortical porosity associated with degraded material quality?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between human cortical bone toughness and collagen cross-links on paired anatomical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Gourier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (S1), pp.132. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.202-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354080v1</w:t>
+                <w:t xml:space="preserve">hal-01807344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone cortical thickness and porosity assessment using ultrasound guided waves: An ex vivo validation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donatien Ramiandrisoa</w:t>
+                <w:t xml:space="preserve">3D micro structural analysis of human cortical bone in paired femoral diaphysis, femoral neck and radial diaphysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204 (2), pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858427v1</w:t>
+                <w:t xml:space="preserve">hal-01858412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D micro structural analysis of human cortical bone in paired femoral diaphysis, femoral neck and radial diaphysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+                <w:t xml:space="preserve">Bone cortical thickness and porosity assessment using ultrasound guided waves: An ex vivo validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Ramiandrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 204 (2), pp.182-190. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.111-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858412v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of the Peak Fitting Method in Bone FTIR Microspectroscopy Spectrum Analysis: Human and Mice Bone Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Is cortical porosity associated with degraded material quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helene Follet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/4131029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (S1), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353762v1</w:t>
+                <w:t xml:space="preserve">hal-02354080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of bone density using QCT on single and dual energy CT data. An Ex-vivo Study on Human Femur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wagner</w:t>
+                <w:t xml:space="preserve">Automation of the Peak Fitting Method in Bone FTIR Microspectroscopy Spectrum Analysis: Human and Mice Bone Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/4131029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354028v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: One-month spaceflight compromises the bone microstructure, tissue-level mechanical properties, osteocyte survival and lacunae volume in mature mice skeletons</w:t>
+                <w:t xml:space="preserve">An ex vivo experiment to reproduce a forward fall leading to fractured and non-fractured radii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Gerbaix</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09608-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.174-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921931v1</w:t>
+                <w:t xml:space="preserve">hal-01576715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-month spaceflight compromises the bone microstructure, tissue-level mechanical properties, osteocyte survival and lacunae volume in mature mice skeletons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Gnyubkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.2659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-03014-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate influence on human cortical bone toughness: A comparative study of four paired anatomical sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2991,246 +2987,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71, pp.223-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ex vivo experiment to reproduce a forward fall leading to fractured and non-fractured radii</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erratum: One-month spaceflight compromises the bone microstructure, tissue-level mechanical properties, osteocyte survival and lacunae volume in mature mice skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Gnyubkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.174-178. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09608-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576715v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method to Determine Volumetric Bone Mineral Density from Bi-Planar Dual Energy Radiographs Using a Finite Element Model: an Ex-Vivo Study</w:t>
               </w:r>
@@ -3608,7614 +3608,7081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Clinical cone beam computed tomography compared to high-resolution peripheral computed tomography in the assessment of distal radius bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.05.018⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (10), pp.3073-3082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-016-3609-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438686v1</w:t>
+                <w:t xml:space="preserve">hal-02353813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical cone beam computed tomography compared to high-resolution peripheral computed tomography in the assessment of distal radius bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Chapurlat</w:t>
+                <w:t xml:space="preserve">Validation of a novel microradiography device for characterization of bone mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.201-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/XST-150481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00198-016-3609-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02353813v1</w:t>
+                <w:t xml:space="preserve">hal-01282074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a novel quantitative microradiography device for characterization of bone mineralization.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353857v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 1 Month Spaceflight and 8 Days Recovery on Bone Structural and Quality Properties of Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of a finite element model to reproduce an ex-vivo forward fall protocol leading to fractured and non-fractured radii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Gerbaix</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (S1), pp.FR0044. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+              <w:t xml:space="preserve">, 2015, 30 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354179v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a novel microradiography device for characterization of bone mineralization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brau</w:t>
+                <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/XST-150481⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.190-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282074v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a novel quantitative microradiography device for characterization of bone mineralization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167006v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a finite element model to reproduce an ex-vivo forward fall protocol leading to fractured and non-fractured radii.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of 1 Month Spaceflight and 8 Days Recovery on Bone Structural and Quality Properties of Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Gnyubkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (S1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+              <w:t xml:space="preserve">, 2015, 30 (S1), pp.FR0044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354218v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Boivin</w:t>
+                <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1978-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296911v1</w:t>
+                <w:t xml:space="preserve">hal-01297253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lasaygues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1978-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 17 (Suppl 1), pp.60-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297253v1</w:t>
+                <w:t xml:space="preserve">hal-01438688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a novel microradiography device for characterization of bone mineralization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Validation of a digital system of microradiography for the characterization of bone mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/XST-150481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (S1), pp.MO0033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183712v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a digital system of microradiography for the characterization of bone mineralization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical loading at the organ level: which consequences for bones?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2476⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Eighth Bone Quality Seminar Proceedings 2013, 25 (Supplément 3), pp.S468-S470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-014-2681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354240v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical loading at the organ level: which consequences for bones?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edison Zapata</w:t>
+                <w:t xml:space="preserve">The role of bone intrinsic properties measured by infrared spectroscopy in whole lumbar vertebra mechanics: Organic rather than inorganic bone matrix?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wegrzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-014-2681-x⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2), pp.229-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353938v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+                <w:t xml:space="preserve">A New Murine Model of Osteoblastic/Osteolytic Lesions from Human Androgen-Resistant Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marie Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e75092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438688v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of bone intrinsic properties measured by infrared spectroscopy in whole lumbar vertebra mechanics: Organic rather than inorganic bone matrix?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The Role of Bone Intrinsic Properties Measured by Infrared Spectroscopy in Whole Lumbar Vertebra Mechanics: Organic rather than Inorganic Bone Matrix?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wegrzyn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 56 (2), pp.229-233. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183688v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Murine Model of Osteoblastic/Osteolytic Lesions from Human Androgen-Resistant Prostate Cancer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Determinants of Microdamage in Elderly Human Vertebral Trabecular Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Viguet-Carrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (9), pp.e75092. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075092⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e55232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183708v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Bone Intrinsic Properties Measured by Infrared Spectroscopy in Whole Lumbar Vertebra Mechanics: Organic rather than Inorganic Bone Matrix?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determinants of Microdamage in Elderly Human Vertebral Trabecular Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Viguet-Carrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e55232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353975v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Microdamage in Elderly Human Vertebral Trabecular Bone</w:t>
+                <w:t xml:space="preserve">Finite element dependence of stress evaluation for human trabecular bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353980v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Microdamage in Elderly Human Vertebral Trabecular Bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bone Micromechanical Properties Are Compromised During Long-Term Alendronate Therapy Independently of Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.1501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183705v1</w:t>
+                <w:t xml:space="preserve">hal-01183695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element dependence of stress evaluation for human trabecular bone</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353989v1</w:t>
+                <w:t xml:space="preserve">hal-01278231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.281-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278231v1</w:t>
+                <w:t xml:space="preserve">hal-01296920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296920v1</w:t>
+                <w:t xml:space="preserve">hal-01183696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element dependence of stress evaluation for human trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Walter Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyebka Bou-Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183696v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element dependence of stress evaluation for human trabecular bone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benyebka Bou-Saïd</w:t>
+                <w:t xml:space="preserve">Methodological approach for the detection of both microdamage and fluorochrome labels in ewe bone and human trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Burt-Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (6), pp.756-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00774-011-0291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00943895v1</w:t>
+                <w:t xml:space="preserve">hal-01183701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Micromechanical Properties Are Compromised During Long-Term Alendronate Therapy Independently of Mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Mechanical and physicochemical multiscale analysis of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cueru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Trunfio Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.1501⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.223-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183695v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach for the detection of both microdamage and fluorochrome labels in ewe bone and human trabecular bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Effects of preexisting microdamage, collagen cross-links, degree of mineralization, age, and architecture on compressive mechanical properties of elderly human vertebral trabecular bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Viguet-Carrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Burt-Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre D. Delmas</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dépalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00774-011-0291-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (4), pp.481-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jor.21275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01183701v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and physicochemical multiscale analysis of cortical bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Berthier</w:t>
+                <w:t xml:space="preserve">Respective roles of organic and mineral components of bone tissue in micromechanical behavior of human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595199⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.S186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711452v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Function of ERRα in Breast Cancer and Bone Metastasis Formation: Implication of VEGF and Osteoprotegerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akeila Bellahc Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Goehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (17), pp.5728-5738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-1431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preexisting microdamage, collagen cross-links, degree of mineralization, age, and architecture on compressive mechanical properties of elderly human vertebral trabecular bone.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Respective roles of organic and mineral components of human cortical bone matrix in micromechanical behavior: An instrumented indentation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dépalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jor.21275⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (7), pp.1473-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557212v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of organic and mineral components of bone tissue in micromechanical behavior of human cortical bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Follet</w:t>
+                <w:t xml:space="preserve">Association between collagen cross-links and trabecular microarchitecture properties of human vertebral bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Viguet-Carrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48, pp.S186. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.342-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2009.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677802v1</w:t>
+                <w:t xml:space="preserve">inserm-00557216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of organic and mineral components of human cortical bone matrix in micromechanical behavior: An instrumented indentation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Dépalle</w:t>
+                <w:t xml:space="preserve">Intrinsic mechanical properties of trabecular calcaneus determined by finite-element models using 3D synchrotron microtomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rumelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (10), pp.2174-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2006.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183693v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between collagen cross-links and trabecular microarchitecture properties of human vertebral bone.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risedronate and alendronate suppress osteocyte apoptosis following cyclic fatigue loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Munoz</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger J. Phipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (2), pp.342-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2009.10.001⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 40 (4), pp.1172-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2006.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557216v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risedronate and alendronate suppress osteocyte apoptosis following cyclic fatigue loading.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphosphonates suppress periosteal osteoblast activity independently of resorption in rat femur and tibia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger J. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Burr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40 (4), pp.1172-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2006.12.052⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 39 (5), pp.1053-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557225v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic mechanical properties of trabecular calcaneus determined by finite-element models using 3D synchrotron microtomography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiremodeling agents influence osteoblast activity differently in modeling and remodeling sites of canine rib.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khurana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahico Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Burr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2006.10.032⟩</w:t>
+              <w:t xml:space="preserve">Calcified Tissue International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79 (4), pp.255-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00223-006-0031-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557229v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphosphonates suppress periosteal osteoblast activity independently of resorption in rat femur and tibia.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between compressive properties of human os calcis cancellous bone and microarchitecture assessed from 2D and 3D synchrotron microtomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 39 (5), pp.1053-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2006.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.340-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2004.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557236v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiremodeling agents influence osteoblast activity differently in modeling and remodeling sites of canine rib.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The degree of mineralization is a determinant of bone strength: a study on human calcanei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David B. Burr</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rumelhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcified Tissue International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00223-006-0031-5⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (5), pp.783-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2003.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557234v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between compressive properties of human os calcis cancellous bone and microarchitecture assessed from 2D and 3D synchrotron microtomography.</w:t>
+                <w:t xml:space="preserve">Compressive strength of human openwedges: a selection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique E. Arlot</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2004.10.011⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (2), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557240v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00600681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degree of mineralization is a determinant of bone strength: a study on human calcanei.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[New methods to measure bone quality].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouaoui Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue médicale de la Suisse romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 124 (2), pp.71-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557244v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength of human openwedges: a selection method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The degree of mineralization is a determinant of bone strength. A study on human calcaneus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rumelhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (2), pp.S306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2003090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00600681v1</w:t>
+                <w:t xml:space="preserve">hal-04713659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[New methods to measure bone quality].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Boivin</w:t>
+                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os calcis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Burt-Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue médicale de la Suisse romande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.937-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2002.17.s2.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557246v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degree of mineralization is a determinant of bone strength. A study on human calcaneus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os caleis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nr Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bb Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 18 (2), pp.S306</w:t>
+              <w:t xml:space="preserve">, 2002, 17 (5), pp.950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713659v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os caleis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive resistance of human openwedges osteotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rumelhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (5), pp.950</w:t>
+              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.95-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713811v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os calcis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Burt-Pichat</w:t>
+                <w:t xml:space="preserve">Finite element analysis of cancellous bone structure using 3D magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
-          </w:p>
-[...102 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.95-95</w:t>
+              <w:t xml:space="preserve">, 2000, pp.177-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455850v1</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00450333v1</w:t>
-              </w:r>
-[...263 lines deleted...]
-                <w:t xml:space="preserve">hal-02086220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of femoral cancellous bone samples with metastases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trabecular-Like Structure based on Triply Periodic Minimal Surfaces 3D-Printed by low-cost LCD-Printing via two-stage curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONITOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.24-25</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147199v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression de modèles 3D pour la prédiction du risque de fracture de vertèbres avec métastases</w:t>
+                <w:t xml:space="preserve">Mechanical characterisation of femoral cancellous bone samples with metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+                <w:t xml:space="preserve">L de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Olagnon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C B Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée annuelle MatSan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comission MatSan, Jun 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">BONITOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345875v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of metastatic vertebral fracture prediction using personalized biomechanical models on patient data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Barrey</w:t>
+                <w:t xml:space="preserve">Impression de modèles 3D pour la prédiction du risque de fracture de vertèbres avec métastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONITOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.19-20</w:t>
+              <w:t xml:space="preserve">8ème journée annuelle MatSan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comission MatSan, Jun 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136172v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an in vivo phantomless calibration method in ct-based finite element models: metastatized femurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of metastatic vertebral fracture prediction using personalized biomechanical models on patient data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">BONITOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264428v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trabecular-Like Structure based on Triply Periodic Minimal Surfaces 3D-Printed by low-cost LCD-Printing via two-stage curing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of an in vivo phantomless calibration method in ct-based finite element models: metastatized femurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345955v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du risque de fracture d'os métastatiques : reproductibilité inter-laboratoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo comparison of two finite element models predictive of the fracture of metastasized femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fédération MOSaR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753023v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of specific metastasis mechanical properties on the predicted failure load of metastasised femur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630186v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression de modèles 3D pour la prédiction du risque de fracture de vertèbres avec métastases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of specific metastasis mechanical properties on the predicted failure load of metastasised femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du GDR Mécabio Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Mecabio Santé, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882707v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Femoral Canalicular Network Hydraulic Conductivity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation du risque de fracture d'os métastatiques : reproductibilité inter-laboratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fédération MOSaR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882828v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo comparison of two finite element models predictive of the fracture of metastasized femur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impression de modèles 3D pour la prédiction du risque de fracture de vertèbres avec métastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du GDR Mécabio Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Mecabio Santé, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630154v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
+                <w:t xml:space="preserve">Human Femoral Canalicular Network Hydraulic Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630198v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of a finite element model of the human femur in torsional load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France. pp.S86-S88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human femoral lacuno-canalicular network by X-ray nano-CT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 48e Congrès de la Société de Biomécanique, Oct 2023, Grenoble (France), France. pp.S36-S37</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289439v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">Human femoral lacuno-canalicular network by X-ray nano-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biolang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
+              <w:t xml:space="preserve">, 48e Congrès de la Société de Biomécanique, Oct 2023, Grenoble (France), France. pp.S36-S37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288748v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation in vivo du risque de fracture de fémurs métastatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11274,238 +10741,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, BRON, France. 33p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment on ex-vivo vertebrae for numeric model evaluation: bone metastasis cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyssem Lokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo experiments on femurs to assess metastatic bone strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Riglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11514,1220 +10981,1246 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S260-S261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of human cancer cell lines on mechanical properties of mice tibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S115-S116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure prediction of metastatic bone with osteolytic lesion in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D analysis of the osteonal tissue in human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, VIENNE, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441862v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Metastatic Bone Strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of human cortical bones in upper and lower limbs. Is there any difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">12th International Congress of Vertebrate Morpholog - ICVM12-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, PRAGUE, France. pp. S18-S19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383848v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of human cortical bones in upper and lower limbs. Is there any difference?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Finite Element Model to Predict Radius Bone Strain in a Fall Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Vertebrate Morpholog - ICVM12-2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44è congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, POITIERS, France. pp.S202-S204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505737v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Finite Element Model to Predict Radius Bone Strain in a Fall Configuration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Failure prediction of metastatic bone with osteolytic lesion in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Clezardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44è congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, VIENNE, Austria. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441203v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of the osteonal tissue in human cortical bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Metastatic Bone Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, VIENNE, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441874v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
+                <w:t xml:space="preserve">What is the influence of strain rate on human cortical bone propagation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics (WCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868512v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, MONTREAL, Canada. p. 209</w:t>
+              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877373v3</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cortical porosity associated with degraded material quality ? Category : Translational / Biomechanics and Bone Quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution pQCT micro architectureal parameters to predict bone failure in the case of forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASBMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montreal, Canada. pp.S1-S464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387168v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12759,100 +12252,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, DUBLIN, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution pQCT micro architectureal parameters to predict bone failure in the case of forward fall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12868,2291 +12361,2256 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASBMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, MONTREAL, Canada. p. 209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352410v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877373v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Vivo Radius Fracture Discrimination from Cortical Thickness and Porosity Obtained by Axial Transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.B. Pialat</w:t>
+                <w:t xml:space="preserve">Is cortical porosity associated with degraded material quality ? Category : Translational / Biomechanics and Bone Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353993v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the influence of strain rate on human cortical bone propagation mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+                <w:t xml:space="preserve">Ex Vivo Radius Fracture Discrimination from Cortical Thickness and Porosity Obtained by Axial Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics (WCB 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ultsym.2018.8579720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868513v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Cortical Bone Quality Biomarkers: Stiffness, Toughness, Microstructure, Mineralization, Cross-Links and Collagen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiran Cai</w:t>
+                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2017 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, WASHINGTON, United States</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598039v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging of crack propagation mechanisms in human cortical bone on three paired anatomical locations</w:t>
+                <w:t xml:space="preserve">Is there a relationship between human cortical bone toughness and collagen enzymatic cross-links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577017v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intra-tibial injection on mechanical properties of mouse bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Clezardin</w:t>
+                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, SALZBOURG, Austria. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765333v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of imaging quality in magnified phase CT of human bone tissue at the nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boliang Yu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Developments in Dev in X Ray Tomography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Salzburg (Austria), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598012v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the degree of mineralization of the cortical bone on toughness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Relationships between Cortical Bone Quality Biomarkers: Stiffness, Toughness, Microstructure, Mineralization, Cross-Links and Collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, WASHINGTON, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769211v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cortical bone elasticity, toughness and bone quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+                <w:t xml:space="preserve">Effect of intra-tibial injection on mechanical properties of mouse bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clezardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France. pp. 57-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576975v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationships between elasticity and toughness in human cortical bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional imaging of crack propagation mechanisms in human cortical bone on three paired anatomical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Peralta</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576995v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Gauthier</w:t>
+                <w:t xml:space="preserve">Assessment of imaging quality in magnified phase CT of human bone tissue at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boliang Yu</w:t>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Developments in Dev in X Ray Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, United States. Paper 10391-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2272561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246326v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the degree of mineralization of the cortical bone on toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France. pp. 87-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577039v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relationship between human cortical bone toughness and collagen enzymatic cross-links?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the cortical bone elasticity, toughness and bone quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576896v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+                <w:t xml:space="preserve">On the relationships between elasticity and toughness in human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boliang Yu</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, SALZBOURG, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817548v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical thickness and porosity in human raddi and tibias: an ex-vivo- study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On uncertainty quantification in image-based micromechanical modeling of bone elasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22d congress of the European Society of Biomechanics (ESB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, LYON, France. 1 p</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844063v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMAN CORTICAL BONE TOUGHNESS AT TWO STRAIN RATES ON THREE PAIRED ANATOMICAL LOCATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SYNCHROTRON RADIATION PHASE CT FOR THE INVESTIGATION OF NANO PROPERTIES IN FEMORAL HUMAN BONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482276v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
+                <w:t xml:space="preserve">Cortical thickness and porosity in human raddi and tibias: an ex-vivo- study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">22d congress of the European Society of Biomechanics (ESB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468870v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site specific bone loss induced by spaceflight in mice: a multiscale evaluation of trabecular and cortical structure and quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ammann</w:t>
+                <w:t xml:space="preserve">HUMAN CORTICAL BONE TOUGHNESS AT TWO STRAIN RATES ON THREE PAIRED ANATOMICAL LOCATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual European Calcified Tissue Society Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482554v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone cortical thickness and porosity assessment using guided waves-based axial transmission technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15171,2663 +14629,3558 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, TOURS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORTICAL THICKNESS AND POROSITY ASSESSMENT USING GUIDED WAVES MEASURED BY AXIAL TRANSMISSION: AN EX VIVO STUDY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+                <w:t xml:space="preserve">Site specific bone loss induced by spaceflight in mice: a multiscale evaluation of trabecular and cortical structure and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Gnyubkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd Annual European Calcified Tissue Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rome, Italy. p31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/boneabs.5.P31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486851v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed effects on the mechanical properties of cortical bone. Challenges for fracture risk prediction?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on the Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482046v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human tibial cortical thickness can predict its strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORTICAL THICKNESS AND POROSITY ASSESSMENT USING GUIDED WAVES MEASURED BY AXIAL TRANSMISSION: AN EX VIVO STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22d congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, LYON, France. 1 p</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843601v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNCHROTRON RADIATION PHASE CT FOR THE INVESTIGATION OF NANO PROPERTIES IN FEMORAL HUMAN BONE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+                <w:t xml:space="preserve">Speed effects on the mechanical properties of cortical bone. Challenges for fracture risk prediction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on the Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482339v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On uncertainty quantification in image-based micromechanical modeling of bone elasticity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+                <w:t xml:space="preserve">Human tibial cortical thickness can predict its strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">22d congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799779v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baron</w:t>
+                <w:t xml:space="preserve">Homogeneous and heterogeneous finite element models to predict radius bone strength in forward fall configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp2084-2085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295321v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic properties of children’s cortical bone measured by ultrasonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strain rate on the toughness of human tibial cortical bone</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289665v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of strain rate on the toughness of human tibial cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Society for Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
+              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1942-1943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354154v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and heterogeneous finite element models to predict radius bone strength in forward fall configuration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069595⟩</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Seattle, United States. pp.MO032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289674v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to assess non-axial loading on the distal radius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaa Ellouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, VALENCIENNES, France. pp. 44-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2014.931099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical loading at the organ level: which consequences for bones?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire qualité osseuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, PARIS, France. pp. 465-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du tissu osseux humain par nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Ecole Centrale de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical behaviour of human cortical bone: elasticity is Related to mineral while plasticity is related to organic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International - 1st IOF-ESCEO Pre-Clinical Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.45--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os calcis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Burt-Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R. Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Congress of the International Society of Bone Morphometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation MEF et Micro. Tomographie de l'os spongieux humain : caractérisation mécanique du tissu trabéculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rumelhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 30 ans de l'A. R. P. T. A. L.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'ancrage primaire de cupules trapézo-métacarpiennes par tests mécaniques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element analysis of cancellous bone structure using 3D magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Forum Jeunes-chercheurs-Entreprises INSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, France</w:t>
+              <w:t xml:space="preserve">25ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508147v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of cancellous bone structure using 3D magnetic resonance imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Comparaison de l'ancrage primaire de cupules trapézo-métacarpiennes par tests mécaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rumelhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Canada</w:t>
+              <w:t xml:space="preserve">2ème Forum Jeunes-chercheurs-Entreprises INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Replicating bone behavior using 3D-printed structures based on triply periodic minimal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESB 2025 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edimburgh, Scotland, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle de prédiction de la force à rupture du fémur métastatique : caractérisation des propriétés mécaniques de tumeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508148v1</w:t>
+                <w:t xml:space="preserve">Emeline Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLARA - forum de la recherche en cancérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra and inter operator variability in a finite element model of vertebra for failure load prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra-operator comparison of two models to predict vertebral failure on the same experimental dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heidsieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A protocol for the local mechanical characterisation of metastatic bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of tumor tissue mechanical properties, toward quantification of implication of tumor in whole bone resistance: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Models to Predict Vertebral Failure Loads on the Same Experimental Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Skalli, W., Laporte, S., Benoit, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, pp.319-329, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Prediction of Tumoral Bone with Osteolytic Lesion in Mice, In: Developments and Novel Approaches in Biomechanics and Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille B. Confraveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clezardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure Prediction of Tumoral Bone with Osteolytic Lesion in Mice, In: Developments and Novel Approaches in Biomechanics and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp 17-34, 2020, Advanced Structured Materials, 978-3-030-50464-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Bone Properties Using High Resolution Scanning Acoustic Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leguerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging book series (ACIM, volume 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.541-548, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-2402-3_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17837,78 +18190,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method and device for determining a probability of fracture of a metastatic bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17933,51 +18286,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : B2301159EP, PCT/EP2024/080181. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17987,114 +18340,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Biomécanique et Modélisation 3D par Imagerie X et IRM haute résolution de l'os spongieux humain : Evaluation du risque fracturaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. INSA de Lyon, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId448"/>
+      <w:footerReference w:type="default" r:id="rId459"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18241,51 +18594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B Confavreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2025.09.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rizzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01217-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/biocell.2022.022290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hadjab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Crozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919884776" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02611712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide A Alioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Demesmay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin-Dalacieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2020.158715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.01.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.03.043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2019.07.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.04.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gourier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Ramiandrisoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.07.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4131029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ammann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09608-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03014-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zapata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Choisne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valiadis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218957717500038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/19/6953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Charry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellouz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapurlat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-016-3609-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montagner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Montagner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-150481" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-014-2681-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wegrzyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.06.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183708v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fradet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sorel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Depalle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Serre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075092" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Viguet-Carrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter Le Berre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.08.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HN1LPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.1501" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Burt-Pichat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Toulemonde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique E. Arlot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-011-0291-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWGKFGM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cueru" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Trunfio Sfarghiu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depalle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595199" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeila Bellahc Ene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sorel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-1431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557212v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste D&#233;palle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21275" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Depalle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Follet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.05.017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clement" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Munoz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.10.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J. Phipps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Hui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Condon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.12.052" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2006.10.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Iwata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Burr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Allen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khurana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahico Sato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-006-0031-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2004.10.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumelhart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Meunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2003.12.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00600681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gotteland" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peyrot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003090" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557246v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Merabet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boivin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rumelhart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713811v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Roux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nr Portero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Arlot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Pichat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351545v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Portero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Arlot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burt-Pichat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2002.17.s2.937" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455850v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rumelhart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carrillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345942v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Claude" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086220v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delpuech" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147199v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Oliveira" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Massardier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Confavreux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levillain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Roux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345875v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136172v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barrey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264428v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jourdain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Pialat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345955v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630186v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auvinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882707v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630154v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630198v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massardier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guinard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289749v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Johnson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289439v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biolang Yu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435997v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421067v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Lokbani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Chaudier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815312" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011448v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brevet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812859" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441862v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Confavreux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Clezardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383848v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505737v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441203v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Revel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714992" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441874v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877373v3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duboeuf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387168v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868522v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352410v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353993v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Minonzio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579720" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577017v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765333v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouazza" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geraci" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clezardin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382859" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598012v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boliang Yu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272561" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769211v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rizzo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382874" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576975v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576995v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246326v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gauthier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576896v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817548v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482554v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/boneabs.5.P31" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577985v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486851v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843601v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aubonnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nochud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482339v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Weber" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289665v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauthier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070590" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289674v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069595" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740020v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutroy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931099" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859905v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670856v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Crozier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cl&#233;ment" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadjab" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507980v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508065v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Caspar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508147v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Comtet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508148v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560721v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_35" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913141v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confraveux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351584v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2402-3_68" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D52A409A818B90360B9B95ADA7437A6CFC4BBED7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938983v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003145v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B Confavreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2025.09.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rizzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01217-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/biocell.2022.022290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hadjab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Crozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919884776" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02611712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide A Alioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Demesmay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin-Dalacieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2020.158715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.01.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.03.043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2019.07.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.04.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Ramiandrisoa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.07.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4131029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zapata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.08.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ammann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03014-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09608-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Choisne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valiadis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218957717500038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/19/6953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Charry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellouz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapurlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-016-3609-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Montagner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-150481" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montagner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-014-2681-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wegrzyn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.06.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fradet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sorel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Depalle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Serre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075092" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Viguet-Carrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353989v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.1501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter Le Berre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.08.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HN1LPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Burt-Pichat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Toulemonde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique E. Arlot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-011-0291-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWGKFGM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cueru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Trunfio Sfarghiu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depalle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595199" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste D&#233;palle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21275" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Depalle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Follet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.05.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeila Bellahc Ene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sorel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-1431" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Munoz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.10.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2006.10.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557225v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J. Phipps" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Hui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Condon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.12.052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Iwata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Burr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Allen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khurana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahico Sato" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-006-0031-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2004.10.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumelhart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Meunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2003.12.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00600681v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gotteland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peyrot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003090" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557246v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Merabet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boivin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rumelhart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meunier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351545v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Portero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Arlot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burt-Pichat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2002.17.s2.937" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nr Portero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Arlot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Pichat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rumelhart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carrillon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Claude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147199v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Massardier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Confavreux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Roux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345875v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barrey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jourdain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Pialat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630154v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auvinet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massardier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guinard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753023v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882707v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882828v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289749v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Johnson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biolang Yu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435997v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Lokbani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Chaudier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815312" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delpuech" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brevet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812859" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441874v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505737v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441203v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Revel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714992" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441862v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Confavreux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Clezardin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383848v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duboeuf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868522v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877373v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353993v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Minonzio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579720" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576896v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boliang Yu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246326v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gauthier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouazza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geraci" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clezardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382859" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577017v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598012v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272561" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rizzo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382874" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576975v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576995v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Weber" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577985v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482554v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/boneabs.5.P31" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486851v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843601v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aubonnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nochud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289674v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069595" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289665v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauthier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070590" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740020v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutroy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931099" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670856v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Crozier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cl&#233;ment" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadjab" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677803v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507980v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508065v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Caspar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508148v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508147v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Comtet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345942v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bermond" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05599555v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Durieux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599503v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chevalier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599522v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Allard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heidsieck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Confavreux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Travert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599465v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086220v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560721v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_35" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913141v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confraveux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2402-3_68" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D52A409A818B90360B9B95ADA7437A6CFC4BBED7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938983v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003145v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>