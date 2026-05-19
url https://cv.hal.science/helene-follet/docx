--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1021,291 +1021,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the influence of two strain rates on the relationship between human cortical bone toughness and micro-structure?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasounds could be considered as a future tool for probing growing bone properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954411919884776⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.15698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72776-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441823v1</w:t>
+                <w:t xml:space="preserve">hal-03064686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasounds could be considered as a future tool for probing growing bone properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+                <w:t xml:space="preserve">What is the influence of two strain rates on the relationship between human cortical bone toughness and micro-structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bala</w:t>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Gharbi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.15698. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234 (3), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72776-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954411919884776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064686v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the type 1 lysophosphatidic acid receptor in osteoblastic cell lineage controls both bone mineralization and osteocyte specification.</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of loading condition and anatomical location on human cortical bone linear micro-cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional and mechanical properties of growing cortical bone tissue: a study of the human fibula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.526-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1951,797 +1951,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of bone density using QCT on single and dual energy CT data. An Ex-vivo Study on Human Femur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between human cortical bone toughness and collagen cross-links on paired anatomical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wagner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (S1), pp.316. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.202-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354028v1</w:t>
+                <w:t xml:space="preserve">hal-01807344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between human cortical bone toughness and collagen cross-links on paired anatomical locations</w:t>
+                <w:t xml:space="preserve">3D micro structural analysis of human cortical bone in paired femoral diaphysis, femoral neck and radial diaphysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204 (2), pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807344v1</w:t>
+                <w:t xml:space="preserve">hal-01858412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D micro structural analysis of human cortical bone in paired femoral diaphysis, femoral neck and radial diaphysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+                <w:t xml:space="preserve">Bone cortical thickness and porosity assessment using ultrasound guided waves: An ex vivo validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Ramiandrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858412v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone cortical thickness and porosity assessment using ultrasound guided waves: An ex vivo validation study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is cortical porosity associated with degraded material quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Ramiandrisoa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.111-119. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (S1), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858427v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cortical porosity associated with degraded material quality?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automation of the Peak Fitting Method in Bone FTIR Microspectroscopy Spectrum Analysis: Human and Mice Bone Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Gourier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Boivin</w:t>
+                <w:t xml:space="preserve">Olivier Peyruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/4131029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354080v1</w:t>
+                <w:t xml:space="preserve">hal-02353762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of the Peak Fitting Method in Bone FTIR Microspectroscopy Spectrum Analysis: Human and Mice Bone Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Follet</w:t>
+                <w:t xml:space="preserve">Assessment of bone density using QCT on single and dual energy CT data. An Ex-vivo Study on Human Femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/4131029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (S1), pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353762v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ex vivo experiment to reproduce a forward fall leading to fractured and non-fractured radii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,90 +3346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3441,932 +3441,944 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63, pp.164-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic algorithms-based inversion of multimode guided waves for cortical bone characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-G Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (19), pp.6953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/61/19/6953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical cone beam computed tomography compared to high-resolution peripheral computed tomography in the assessment of distal radius bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ellouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (10), pp.3073-3082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00198-016-3609-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a novel microradiography device for characterization of bone mineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Montagner</w:t>
+                <w:t xml:space="preserve">Assessment of a finite element model to reproduce an ex-vivo forward fall protocol leading to fractured and non-fractured radii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/XST-150481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282074v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Validation of a novel microradiography device for characterization of bone mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Payan</w:t>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Launay</w:t>
+                <w:t xml:space="preserve">Daniel Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t>
+              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.201-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/XST-150481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167006v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a finite element model to reproduce an ex-vivo forward fall protocol leading to fractured and non-fractured radii.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mitton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354218v1</w:t>
+                <w:t xml:space="preserve">hal-01167006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79, pp.190-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a novel quantitative microradiography device for characterization of bone mineralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 1 Month Spaceflight and 8 Days Recovery on Bone Structural and Quality Properties of Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4415,612 +4427,612 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (S1), pp.FR0044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1978-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+                <w:t xml:space="preserve">Validation of a digital system of microradiography for the characterization of bone mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (Suppl 1), pp.60-61. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (S1), pp.MO0033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438688v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a digital system of microradiography for the characterization of bone mineralization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical loading at the organ level: which consequences for bones?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (S1), pp.MO0033. </w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Eighth Bone Quality Seminar Proceedings 2013, 25 (Supplément 3), pp.S468-S470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00198-014-2681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354240v1</w:t>
+                <w:t xml:space="preserve">hal-02353938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical loading at the organ level: which consequences for bones?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-014-2681-x⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (Suppl 1), pp.60-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353938v1</w:t>
+                <w:t xml:space="preserve">hal-01438688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of bone intrinsic properties measured by infrared spectroscopy in whole lumbar vertebra mechanics: Organic rather than inorganic bone matrix?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wegrzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,2189 +5040,2189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (2), pp.229-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Murine Model of Osteoblastic/Osteolytic Lesions from Human Androgen-Resistant Prostate Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Bone Intrinsic Properties Measured by Infrared Spectroscopy in Whole Lumbar Vertebra Mechanics: Organic rather than Inorganic Bone Matrix?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wegrzyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183708v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Bone Intrinsic Properties Measured by Infrared Spectroscopy in Whole Lumbar Vertebra Mechanics: Organic rather than Inorganic Bone Matrix?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Murine Model of Osteoblastic/Osteolytic Lesions from Human Androgen-Resistant Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marie Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e75092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353975v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Microdamage in Elderly Human Vertebral Trabecular Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Viguet-Carrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.e55232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0055232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Microdamage in Elderly Human Vertebral Trabecular Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Viguet-Carrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.e55232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0055232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element dependence of stress evaluation for human trabecular bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Micromechanical Properties Are Compromised During Long-Term Alendronate Therapy Independently of Mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.281-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.1501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183695v1</w:t>
+                <w:t xml:space="preserve">hal-01296920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296920v1</w:t>
+                <w:t xml:space="preserve">hal-01183696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element dependence of stress evaluation for human trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Walter Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyebka Bou-Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183696v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element dependence of stress evaluation for human trabecular bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Bone Micromechanical Properties Are Compromised During Long-Term Alendronate Therapy Independently of Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00943895v1</w:t>
+                <w:t xml:space="preserve">hal-01183695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological approach for the detection of both microdamage and fluorochrome labels in ewe bone and human trabecular bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Burt-Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre D. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (6), pp.756-764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00774-011-0291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and physicochemical multiscale analysis of cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cueru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Trunfio Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.223-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2011.595199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of preexisting microdamage, collagen cross-links, degree of mineralization, age, and architecture on compressive mechanical properties of elderly human vertebral trabecular bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Viguet-Carrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Burt-Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dépalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (4), pp.481-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jor.21275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of organic and mineral components of bone tissue in micromechanical behavior of human cortical bone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Function of ERRα in Breast Cancer and Bone Metastasis Formation: Implication of VEGF and Osteoprotegerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Follet</w:t>
+                <w:t xml:space="preserve">Akeila Bellahc Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Goehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (17), pp.5728-5738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-1431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677802v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Function of ERRα in Breast Cancer and Bone Metastasis Formation: Implication of VEGF and Osteoprotegerin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+                <w:t xml:space="preserve">Respective roles of organic and mineral components of bone tissue in micromechanical behavior of human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Goehrig</w:t>
+                <w:t xml:space="preserve">B Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-1431⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.S186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183706v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective roles of organic and mineral components of human cortical bone matrix in micromechanical behavior: An instrumented indentation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dépalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (7), pp.1473-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between collagen cross-links and trabecular microarchitecture properties of human vertebral bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Viguet-Carrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,10969 +7230,10969 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (2), pp.342-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2009.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic mechanical properties of trabecular calcaneus determined by finite-element models using 3D synchrotron microtomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rumelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (10), pp.2174-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2006.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risedronate and alendronate suppress osteocyte apoptosis following cyclic fatigue loading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger J. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (4), pp.1172-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2006.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphosphonates suppress periosteal osteoblast activity independently of resorption in rat femur and tibia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger J. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David B. Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (5), pp.1053-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiremodeling agents influence osteoblast activity differently in modeling and remodeling sites of canine rib.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahico Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David B. Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcified Tissue International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79 (4), pp.255-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00223-006-0031-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between compressive properties of human os calcis cancellous bone and microarchitecture assessed from 2D and 3D synchrotron microtomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (2), pp.340-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2004.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree of mineralization is a determinant of bone strength: a study on human calcanei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rumelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (5), pp.783-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2003.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive strength of human openwedges: a selection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (2), pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2003090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00600681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[New methods to measure bone quality].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouaoui Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue médicale de la Suisse romande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 124 (2), pp.71-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree of mineralization is a determinant of bone strength. A study on human calcaneus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rumelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (2), pp.S306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os calcis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os caleis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.R. Portero</w:t>
+                <w:t xml:space="preserve">Jp Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Arlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+                <w:t xml:space="preserve">Nr Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Burt-Pichat</w:t>
+                <w:t xml:space="preserve">Me Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bb Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 17, pp.937-958. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 17 (5), pp.950</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351545v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os caleis</w:t>
+                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os calcis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Roux</w:t>
+                <w:t xml:space="preserve">J.P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nr Portero</w:t>
+                <w:t xml:space="preserve">N.R. Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Me Arlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Follet</w:t>
+                <w:t xml:space="preserve">M.E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bb Pichat</w:t>
+                <w:t xml:space="preserve">B. Burt-Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 17 (5), pp.950</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 17, pp.937-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2002.17.s2.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713811v1</w:t>
+                <w:t xml:space="preserve">hal-02351545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive resistance of human openwedges osteotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rumelhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.95-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of cancellous bone structure using 3D magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.177-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trabecular-Like Structure based on Triply Periodic Minimal Surfaces 3D-Printed by low-cost LCD-Printing via two-stage curing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Replicating bone behavior using 3D-printed structures based on triply periodic minimal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05345955v1</w:t>
+              <w:t xml:space="preserve">ESB 2025 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of femoral cancellous bone samples with metastases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Massardier</w:t>
+                <w:t xml:space="preserve">Etienne Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C B Confavreux</w:t>
+                <w:t xml:space="preserve">Jules Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Levillain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-P Roux</w:t>
+                <w:t xml:space="preserve">Francois Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONITOS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05147199v1</w:t>
+              <w:t xml:space="preserve">European society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edimburgh, Scotland, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression de modèles 3D pour la prédiction du risque de fracture de vertèbres avec métastases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intra and inter operator variability in a finite element model of vertebra for failure load prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée annuelle MatSan</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05345875v1</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of metastatic vertebral fracture prediction using personalized biomechanical models on patient data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intra-operator comparison of two models to predict vertebral failure on the same experimental dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heidsieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONITOS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05136172v1</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an in vivo phantomless calibration method in ct-based finite element models: metastatized femurs</w:t>
+                <w:t xml:space="preserve">A protocol for the local mechanical characterisation of metastatic bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05264428v1</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo comparison of two finite element models predictive of the fracture of metastasized femur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle de prédiction de la force à rupture du fémur métastatique : caractérisation des propriétés mécaniques de tumeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04630154v1</w:t>
+              <w:t xml:space="preserve">CLARA - forum de la recherche en cancérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Metastatic Bone Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04630198v1</w:t>
+              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, PARIS, France. 3ème Journée Scientifique MSDAVENIR, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of specific metastasis mechanical properties on the predicted failure load of metastasised femur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04630186v1</w:t>
+              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, MONTREAL, Canada. WILEY, ASBMR 2018 Annual Meeting, 33 (supp 1), p. 209, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877373v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du risque de fracture d'os métastatiques : reproductibilité inter-laboratoires</w:t>
-[...93 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of tumor tissue mechanical properties, toward quantification of implication of tumor in whole bone resistance: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753023v1</w:t>
-[...372 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...1829 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, DUBLIN, France. 2 p</w:t>
-[...4565 lines deleted...]
-                <w:t xml:space="preserve">hal-00508147v1</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicating bone behavior using 3D-printed structures based on triply periodic minimal surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical characterisation of femoral cancellous bone samples with metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C B Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2025 Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05345942v1</w:t>
+              <w:t xml:space="preserve">BONITOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impression de modèles 3D pour la prédiction du risque de fracture de vertèbres avec métastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05595111v1</w:t>
+              <w:t xml:space="preserve">8ème journée annuelle MatSan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comission MatSan, Jun 2025, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de prédiction de la force à rupture du fémur métastatique : caractérisation des propriétés mécaniques de tumeurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of metastatic vertebral fracture prediction using personalized biomechanical models on patient data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARA - forum de la recherche en cancérologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05599555v1</w:t>
+              <w:t xml:space="preserve">BONITOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra and inter operator variability in a finite element model of vertebra for failure load prediction</w:t>
+                <w:t xml:space="preserve">Evaluation of an in vivo phantomless calibration method in ct-based finite element models: metastatized femurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05599503v1</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-operator comparison of two models to predict vertebral failure on the same experimental dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trabecular-Like Structure based on Triply Periodic Minimal Surfaces 3D-Printed by low-cost LCD-Printing via two-stage curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05599522v1</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol for the local mechanical characterisation of metastatic bone</w:t>
+                <w:t xml:space="preserve">Influence of specific metastasis mechanical properties on the predicted failure load of metastasised femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05599465v1</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of tumor tissue mechanical properties, toward quantification of implication of tumor in whole bone resistance: a preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Estimation du risque de fracture d'os métastatiques : reproductibilité inter-laboratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fédération MOSaR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impression de modèles 3D pour la prédiction du risque de fracture de vertèbres avec métastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres annuelles du GDR Mécabio Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Mecabio Santé, Dec 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Femoral Canalicular Network Hydraulic Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2024, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo comparison of two finite element models predictive of the fracture of metastasized femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproducibility of a finite element model of the human femur in torsional load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France. pp.S86-S88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human femoral lacuno-canalicular network by X-ray nano-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biolang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48e Congrès de la Société de Biomécanique, Oct 2023, Grenoble (France), France. pp.S36-S37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation in vivo du risque de fracture de fémurs métastatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, BRON, France. 33p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiment on ex-vivo vertebrae for numeric model evaluation: bone metastasis cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wyssem Lokbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex vivo experiments on femurs to assess metastatic bone strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Riglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S260-S261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of human cancer cell lines on mechanical properties of mice tibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S115-S116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D analysis of the osteonal tissue in human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, VIENNE, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of a Finite Element Model to Predict Radius Bone Strain in a Fall Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44è congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, POITIERS, France. pp.S202-S204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties of human cortical bones in upper and lower limbs. Is there any difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress of Vertebrate Morpholog - ICVM12-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, PRAGUE, France. pp. S18-S19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Failure prediction of metastatic bone with osteolytic lesion in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Geraci</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Clezardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, VIENNE, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution pQCT micro architectureal parameters to predict bone failure in the case of forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASBMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montreal, Canada. pp.S1-S464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, DUBLIN, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is cortical porosity associated with degraded material quality ? Category : Translational / Biomechanics and Bone Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex Vivo Radius Fracture Discrimination from Cortical Thickness and Porosity Obtained by Axial Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ultsym.2018.8579720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the influence of strain rate on human cortical bone propagation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics (WCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between Cortical Bone Quality Biomarkers: Stiffness, Toughness, Microstructure, Mineralization, Cross-Links and Collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, WASHINGTON, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of intra-tibial injection on mechanical properties of mouse bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clezardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France. pp. 57-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional imaging of crack propagation mechanisms in human cortical bone on three paired anatomical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the degree of mineralization of the cortical bone on toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France. pp. 87-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of imaging quality in magnified phase CT of human bone tissue at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Developments in Dev in X Ray Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, United States. Paper 10391-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2272561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the cortical bone elasticity, toughness and bone quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the relationships between elasticity and toughness in human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Salzburg (Austria), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, SALZBOURG, Austria. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, LYON, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a relationship between human cortical bone toughness and collagen enzymatic cross-links?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HUMAN CORTICAL BONE TOUGHNESS AT TWO STRAIN RATES ON THREE PAIRED ANATOMICAL LOCATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortical thickness and porosity in human raddi and tibias: an ex-vivo- study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22d congress of the European Society of Biomechanics (ESB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, LYON, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bone cortical thickness and porosity assessment using guided waves-based axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, TOURS, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Site specific bone loss induced by spaceflight in mice: a multiscale evaluation of trabecular and cortical structure and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Gnyubkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd Annual European Calcified Tissue Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rome, Italy. p31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/boneabs.5.P31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CORTICAL THICKNESS AND POROSITY ASSESSMENT USING GUIDED WAVES MEASURED BY AXIAL TRANSMISSION: AN EX VIVO STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human tibial cortical thickness can predict its strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22d congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, LYON, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speed effects on the mechanical properties of cortical bone. Challenges for fracture risk prediction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th International Conference on the Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On uncertainty quantification in image-based micromechanical modeling of bone elasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SYNCHROTRON RADIATION PHASE CT FOR THE INVESTIGATION OF NANO PROPERTIES IN FEMORAL HUMAN BONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic properties of children’s cortical bone measured by ultrasonic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of strain rate on the toughness of human tibial cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1942-1943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Seattle, United States. pp.MO032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogeneous and heterogeneous finite element models to predict radius bone strength in forward fall configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp2084-2085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodology to assess non-axial loading on the distal radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaa Ellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, VALENCIENNES, France. pp. 44-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical loading at the organ level: which consequences for bones?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire qualité osseuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, PARIS, France. pp. 465-501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation du tissu osseux humain par nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hadjab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indentation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ecole Centrale de Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micromechanical behaviour of human cortical bone: elasticity is Related to mineral while plasticity is related to organic matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osteoporosis International - 1st IOF-ESCEO Pre-Clinical Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.45--45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microarchitectural contribution in the assessment of biomechanical properties in human os calcis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Burt-Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Congress of the International Society of Bone Morphometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation MEF et Micro. Tomographie de l'os spongieux humain : caractérisation mécanique du tissu trabéculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rumelhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 30 ans de l'A. R. P. T. A. L.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02086220v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de l'ancrage primaire de cupules trapézo-métacarpiennes par tests mécaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rumelhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Forum Jeunes-chercheurs-Entreprises INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite element analysis of cancellous bone structure using 3D magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Models to Predict Vertebral Failure Loads on the Same Experimental Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Skalli, W., Laporte, S., Benoit, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, pp.319-329, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Prediction of Tumoral Bone with Osteolytic Lesion in Mice, In: Developments and Novel Approaches in Biomechanics and Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille B. Confraveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clezardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure Prediction of Tumoral Bone with Osteolytic Lesion in Mice, In: Developments and Novel Approaches in Biomechanics and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp 17-34, 2020, Advanced Structured Materials, 978-3-030-50464-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Bone Properties Using High Resolution Scanning Acoustic Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leguerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging book series (ACIM, volume 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.541-548, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-2402-3_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18190,78 +18202,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method and device for determining a probability of fracture of a metastatic bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18286,51 +18298,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : B2301159EP, PCT/EP2024/080181. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18340,114 +18352,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Biomécanique et Modélisation 3D par Imagerie X et IRM haute résolution de l'os spongieux humain : Evaluation du risque fracturaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. INSA de Lyon, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId459"/>
+      <w:footerReference w:type="default" r:id="rId460"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18594,51 +18606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B Confavreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2025.09.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rizzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01217-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/biocell.2022.022290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hadjab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Crozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919884776" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02611712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide A Alioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Demesmay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin-Dalacieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2020.158715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.01.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.03.043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2019.07.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.04.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Ramiandrisoa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.07.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4131029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zapata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.08.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ammann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03014-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09608-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Choisne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valiadis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218957717500038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/19/6953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Charry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellouz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapurlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-016-3609-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Montagner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-150481" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montagner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-014-2681-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wegrzyn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.06.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fradet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sorel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Depalle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Serre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075092" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Viguet-Carrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353989v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.1501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter Le Berre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.08.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HN1LPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Burt-Pichat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Toulemonde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique E. Arlot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-011-0291-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWGKFGM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cueru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Trunfio Sfarghiu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depalle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595199" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste D&#233;palle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21275" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Depalle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Follet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.05.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeila Bellahc Ene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sorel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-1431" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Munoz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.10.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2006.10.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557225v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J. Phipps" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Hui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Condon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.12.052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Iwata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Burr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Allen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khurana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahico Sato" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-006-0031-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2004.10.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumelhart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Meunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2003.12.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00600681v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gotteland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peyrot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003090" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557246v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Merabet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boivin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rumelhart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meunier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351545v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Portero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Arlot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burt-Pichat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2002.17.s2.937" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nr Portero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Arlot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Pichat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rumelhart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carrillon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Claude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147199v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Massardier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Confavreux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Roux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345875v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barrey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jourdain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Pialat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630154v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auvinet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massardier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guinard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753023v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882707v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882828v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289749v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Johnson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biolang Yu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435997v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Lokbani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Chaudier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815312" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delpuech" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brevet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812859" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441874v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505737v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441203v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Revel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714992" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441862v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Confavreux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Clezardin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383848v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duboeuf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868522v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877373v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353993v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Minonzio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579720" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576896v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boliang Yu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246326v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gauthier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouazza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geraci" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clezardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382859" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577017v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598012v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272561" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rizzo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382874" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576975v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576995v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Weber" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577985v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482554v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/boneabs.5.P31" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486851v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843601v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aubonnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nochud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289674v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069595" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289665v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauthier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070590" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740020v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutroy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931099" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670856v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Crozier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cl&#233;ment" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadjab" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677803v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507980v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508065v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Caspar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508148v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508147v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Comtet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345942v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bermond" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05599555v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Durieux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599503v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chevalier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599522v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Allard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heidsieck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Confavreux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Travert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599465v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086220v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560721v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_35" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913141v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confraveux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2402-3_68" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D52A409A818B90360B9B95ADA7437A6CFC4BBED7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938983v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003145v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B Confavreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2025.09.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rizzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01217-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/biocell.2022.022290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hadjab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Crozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919884776" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02611712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide A Alioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Demesmay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin-Dalacieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2020.158715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.01.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.03.043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2019.07.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.04.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Ramiandrisoa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.07.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gourier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3621" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4131029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zapata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.08.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ammann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03014-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09608-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Choisne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valiadis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218957717500038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WVTF1PL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/19/6953" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Charry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellouz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapurlat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-016-3609-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Montagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-150481" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montagner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354179v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2476" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-014-2681-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wegrzyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.06.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fradet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sorel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Depalle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Serre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075092" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Viguet-Carrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055232" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter Le Berre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.08.012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HN1LPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.1501" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Burt-Pichat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Toulemonde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique E. Arlot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-011-0291-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWGKFGM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cueru" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Trunfio Sfarghiu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depalle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595199" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste D&#233;palle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21275" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeila Bellahc Ene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sorel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-1431" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Depalle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Follet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.05.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183693v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Munoz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.10.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2006.10.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J. Phipps" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Hui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Condon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.12.052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Iwata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Burr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Allen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khurana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahico Sato" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-006-0031-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557240v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2004.10.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557244v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumelhart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Meunier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2003.12.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00600681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gotteland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peyrot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003090" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Merabet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boivin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rumelhart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713811v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nr Portero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Arlot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Pichat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Portero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Arlot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burt-Pichat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2002.17.s2.937" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rumelhart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carrillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345942v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Claude" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massardier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guinard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bermond" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599503v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chevalier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Allard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heidsieck" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Confavreux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Travert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05599555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Durieux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877373v3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Revel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duboeuf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delpuech" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Oliveira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Massardier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Confavreux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levillain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Roux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345875v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barrey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264428v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jourdain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Pialat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auvinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882707v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882828v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630154v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289749v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Johnson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289439v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biolang Yu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435997v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421067v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Lokbani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006919v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Chaudier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815312" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011448v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brevet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812859" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441874v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441203v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714992" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441862v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Confavreux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Clezardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352410v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868522v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387168v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353993v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Minonzio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579720" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598039v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765333v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouazza" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geraci" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clezardin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382859" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577017v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769211v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rizzo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382874" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598012v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boliang Yu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272561" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576975v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576995v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246326v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gauthier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817548v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576896v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844063v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577985v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482554v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/boneabs.5.P31" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843601v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aubonnet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nochud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799779v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482339v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Weber" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289665v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauthier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070590" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069595" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740020v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutroy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931099" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859905v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670856v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Crozier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cl&#233;ment" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadjab" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677803v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507980v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508065v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Caspar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508147v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Comtet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508148v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560721v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_35" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confraveux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351584v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2402-3_68" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D52A409A818B90360B9B95ADA7437A6CFC4BBED7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938983v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003145v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>