--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAMeLeS : A multispecies and fully automated method to measure morphological leaf traits</w:t>
+                <w:t xml:space="preserve">Challenges in viticulture practices in a changing environment: Can green waste amendment benefit soil properties of vineyards in the Mediterranean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Montès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorène Tosini</w:t>
+                <w:t xml:space="preserve">Flor Regus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laffont‐schwob</w:t>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14287⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.e00844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422306v2</w:t>
+                <w:t xml:space="preserve">hal-04670295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in viticulture practices in a changing environment: Can green waste amendment benefit soil properties of vineyards in the Mediterranean?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAMeLeS : A multispecies and fully automated method to measure morphological leaf traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Nicolas Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Foli</w:t>
+                <w:t xml:space="preserve">Isabelle Laffont‐schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.e00844. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.484-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670295v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant biodiversity offsets negative effects of metals and metalloids soil multi-contamination on ecosystem multifunctionality</w:t>
               </w:r>
@@ -530,64 +530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Tosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -772,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Trait-Based Screening of Zn-Pb Tolerant Wild Plant Species at an Abandoned Mine Site in Gard (France) for Rehabilitation of Mediterranean Metal-Contaminated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance strategies of two Mediterranean native xerophytes under fluoride pollution in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,296 +1461,296 @@
                 <w:t xml:space="preserve">Response of sessile oak seedlings (Quercus petraea) to flooding: an integrated study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dat</w:t>
+                <w:t xml:space="preserve">James F. Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Capelli</w:t>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rieffel</w:t>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645333v1</w:t>
+                <w:t xml:space="preserve">hal-02662108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of sessile oak seedlings (Quercus petraea) to flooding: an integrated study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James F. Dat</w:t>
+                <w:t xml:space="preserve">N. Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+                <w:t xml:space="preserve">D. Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/26.6.759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662108v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning and characterization of calmodulin genes in young oak seedlings (Quercus petraea L.) during early flooding stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1809,64 +1809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing and signalling during plant flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs du succès du genêt d'Espagne (Spartium junceum) pour la stabilisation d'un point chaud du terril minier du Défens (Meyreuil) ? Potentiel pour la restauration d'anthroposols issus de l'extraction du charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnrs; Imbe. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2076,307 +2076,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Aleppo pines as a vegetative barrier to reduce transfer of particles in and around storage sites of bauxite and its residues, in the Bouches-du-Rhône (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+                <w:t xml:space="preserve">Restauration écologique des communautés végétales et microbiennes d’un site méditerranéen protégé contaminé en éléments traces métalliques et métalloïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'atelier du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627037v1</w:t>
+                <w:t xml:space="preserve">hal-03586209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique des communautés végétales et microbiennes d’un site méditerranéen protégé contaminé en éléments traces métalliques et métalloïdes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+                <w:t xml:space="preserve">Potential of Aleppo pines as a vegetative barrier to reduce transfer of particles in and around storage sites of bauxite and its residues, in the Bouches-du-Rhône (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'atelier du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Gap, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586209v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10-years report on multi-disciplinary researches about the lignite mining heritage of the Provence Coalfield (Human-Environment Observatory): from spoil heaps to novel areas to explore nature based solutions: 2008-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,277 +2826,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spartium junceum : une espèce à fort potentiel pour la restauration de technosols issus de l'extraction du charbon ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité du pin d'Alep en tant que barrière aux pollutions particulaires issus du stockage de la bauxite et des boues rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudent Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assie Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassery Candice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2016 : International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMBE, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787617v1</w:t>
+                <w:t xml:space="preserve">hal-04623638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité du pin d'Alep en tant que barrière aux pollutions particulaires issus du stockage de la bauxite et des boues rouges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spartium junceum : une espèce à fort potentiel pour la restauration de technosols issus de l'extraction du charbon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Folzer</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2016 : International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMBE, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623638v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de Spartium junceum dans la restauration des anthroposols des terrils issus de l’exploitation du charbon du Bassin Minier de Provence</w:t>
               </w:r>
@@ -3121,51 +3121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kermarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3358,307 +3358,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTING ON THE VEGETATION TO REDUCE THE RISKS RELATED TO MINING WASTE DEPOSITS: ECOTECHNOLOGICAL APPROACH ON THE LIGNITE WASTE HEAP OF &amp;quot;LE DEFENS&amp;quot; (OHM BASSIN MINIER DE PROVENCE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’espèce Coronilla juncea peut-elle avoir un effet facilitateur sur Cistus albidus dans le cadre de la restauration écologique des sols pollués par les éléments traces métalliques et métalloïdes (ETMM) du parc national des Calanques (PNCal) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Bergeon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ashley Guez</w:t>
+                <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM -2019 Inter-Disciplinary Research Facility on Human-Environment Interactions -ANR-11-LABX-0010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque REVER10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311391v1</w:t>
+                <w:t xml:space="preserve">hal-02092597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espèce Coronilla juncea peut-elle avoir un effet facilitateur sur Cistus albidus dans le cadre de la restauration écologique des sols pollués par les éléments traces métalliques et métalloïdes (ETMM) du parc national des Calanques (PNCal) ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+                <w:t xml:space="preserve">ACTING ON THE VEGETATION TO REDUCE THE RISKS RELATED TO MINING WASTE DEPOSITS: ECOTECHNOLOGICAL APPROACH ON THE LIGNITE WASTE HEAP OF &amp;quot;LE DEFENS&amp;quot; (OHM BASSIN MINIER DE PROVENCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caoudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Fitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+                <w:t xml:space="preserve">Ashley Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REVER10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM -2019 Inter-Disciplinary Research Facility on Human-Environment Interactions -ANR-11-LABX-0010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092597v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,277 +3729,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Aleppo pine as a vegetative barrier to airborne metal and metalloid pollutants: diachronic and synchronic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Rehabilitation of a Mediterranean coal mining heap using the legume shrubs Spartium junceum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Assi</w:t>
+                <w:t xml:space="preserve">M. Maigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chassery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">M. Verlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699743v1</w:t>
+                <w:t xml:space="preserve">hal-01787616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of a Mediterranean coal mining heap using the legume shrubs Spartium junceum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of Aleppo pine as a vegetative barrier to airborne metal and metalloid pollutants: diachronic and synchronic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chassery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Vassalo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787616v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4069,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teixeira da Silva JA (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floriculture, Ornamental and Plant Biotechnology: Advances and Topical Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422306v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont&#8208;schwob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14287" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04165585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02910773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckenroth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105998" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boukhris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mezghani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3431-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crev&#232;coeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02250.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.6.759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GH2SQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Folzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Masotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudent Pascale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assie Axel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassery Candice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kermarec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bergeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caoudal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fitouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Guez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maigan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verlande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422306v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont&#8208;schwob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04165585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02910773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckenroth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105998" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boukhris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mezghani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3431-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crev&#232;coeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02250.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.6.759" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GH2SQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Folzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Masotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudent Pascale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assie Axel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassery Candice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kermarec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bergeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caoudal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fitouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maigan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verlande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>