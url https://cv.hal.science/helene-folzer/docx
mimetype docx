--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in viticulture practices in a changing environment: Can green waste amendment benefit soil properties of vineyards in the Mediterranean?</w:t>
+                <w:t xml:space="preserve">FAMeLeS : A multispecies and fully automated method to measure morphological leaf traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Regus</w:t>
+                <w:t xml:space="preserve">Nicolas Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Isabelle Laffont‐schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Foli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00844⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670295v1</w:t>
+                <w:t xml:space="preserve">hal-04422306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAMeLeS : A multispecies and fully automated method to measure morphological leaf traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in viticulture practices in a changing environment: Can green waste amendment benefit soil properties of vineyards in the Mediterranean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Montès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorène Tosini</w:t>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laffont‐schwob</w:t>
+                <w:t xml:space="preserve">Lisa Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (3), pp.484-492. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.e00844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422306v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant biodiversity offsets negative effects of metals and metalloids soil multi-contamination on ecosystem multifunctionality</w:t>
               </w:r>
@@ -530,64 +530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Tosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -772,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Trait-Based Screening of Zn-Pb Tolerant Wild Plant Species at an Abandoned Mine Site in Gard (France) for Rehabilitation of Mediterranean Metal-Contaminated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance strategies of two Mediterranean native xerophytes under fluoride pollution in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,296 +1461,296 @@
                 <w:t xml:space="preserve">Response of sessile oak seedlings (Quercus petraea) to flooding: an integrated study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James F. Dat</w:t>
+                <w:t xml:space="preserve">J. Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+                <w:t xml:space="preserve">N. Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+                <w:t xml:space="preserve">D. Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/26.6.759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662108v1</w:t>
+                <w:t xml:space="preserve">hal-04645333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of sessile oak seedlings (Quercus petraea) to flooding: an integrated study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Capelli</w:t>
+                <w:t xml:space="preserve">James F. Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rieffel</w:t>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645333v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning and characterization of calmodulin genes in young oak seedlings (Quercus petraea L.) during early flooding stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1809,64 +1809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing and signalling during plant flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs du succès du genêt d'Espagne (Spartium junceum) pour la stabilisation d'un point chaud du terril minier du Défens (Meyreuil) ? Potentiel pour la restauration d'anthroposols issus de l'extraction du charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnrs; Imbe. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2207,51 +2207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Aleppo pines as a vegetative barrier to reduce transfer of particles in and around storage sites of bauxite and its residues, in the Bouches-du-Rhône (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10-years report on multi-disciplinary researches about the lignite mining heritage of the Provence Coalfield (Human-Environment Observatory): from spoil heaps to novel areas to explore nature based solutions: 2008-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,277 +2826,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité du pin d'Alep en tant que barrière aux pollutions particulaires issus du stockage de la bauxite et des boues rouges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spartium junceum : une espèce à fort potentiel pour la restauration de technosols issus de l'extraction du charbon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Folzer</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2016 : International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMBE, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623638v1</w:t>
+                <w:t xml:space="preserve">hal-01787617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spartium junceum : une espèce à fort potentiel pour la restauration de technosols issus de l'extraction du charbon ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité du pin d'Alep en tant que barrière aux pollutions particulaires issus du stockage de la bauxite et des boues rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudent Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assie Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassery Candice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2016 : International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMBE, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787617v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de Spartium junceum dans la restauration des anthroposols des terrils issus de l’exploitation du charbon du Bassin Minier de Provence</w:t>
               </w:r>
@@ -3121,51 +3121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kermarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3358,307 +3358,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espèce Coronilla juncea peut-elle avoir un effet facilitateur sur Cistus albidus dans le cadre de la restauration écologique des sols pollués par les éléments traces métalliques et métalloïdes (ETMM) du parc national des Calanques (PNCal) ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTING ON THE VEGETATION TO REDUCE THE RISKS RELATED TO MINING WASTE DEPOSITS: ECOTECHNOLOGICAL APPROACH ON THE LIGNITE WASTE HEAP OF &amp;quot;LE DEFENS&amp;quot; (OHM BASSIN MINIER DE PROVENCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+                <w:t xml:space="preserve">Axel Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caoudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Fitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REVER10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM -2019 Inter-Disciplinary Research Facility on Human-Environment Interactions -ANR-11-LABX-0010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092597v1</w:t>
+                <w:t xml:space="preserve">hal-02311391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTING ON THE VEGETATION TO REDUCE THE RISKS RELATED TO MINING WASTE DEPOSITS: ECOTECHNOLOGICAL APPROACH ON THE LIGNITE WASTE HEAP OF &amp;quot;LE DEFENS&amp;quot; (OHM BASSIN MINIER DE PROVENCE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sinda Fitouri</w:t>
+                <w:t xml:space="preserve">L’espèce Coronilla juncea peut-elle avoir un effet facilitateur sur Cistus albidus dans le cadre de la restauration écologique des sols pollués par les éléments traces métalliques et métalloïdes (ETMM) du parc national des Calanques (PNCal) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Guez</w:t>
+                <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM -2019 Inter-Disciplinary Research Facility on Human-Environment Interactions -ANR-11-LABX-0010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque REVER10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311391v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,325 +3729,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of a Mediterranean coal mining heap using the legume shrubs Spartium junceum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of Aleppo pine as a vegetative barrier to airborne metal and metalloid pollutants: diachronic and synchronic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chassery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Vassalo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787616v1</w:t>
+                <w:t xml:space="preserve">hal-01699743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Aleppo pine as a vegetative barrier to airborne metal and metalloid pollutants: diachronic and synchronic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Rehabilitation of a Mediterranean coal mining heap using the legume shrubs Spartium junceum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Assi</w:t>
+                <w:t xml:space="preserve">M. Verlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chassery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">L. Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699743v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan décennal (2008-2018) des recherches pluridisciplinaires sur les terrils du Bassin Minier de Provence (Observatoire Hommes-Milieux) et leurs contaminants hérités : du dépôt de déchets à de nouveaux espaces pour explorer les solutions fondées sur la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia Stress: Current Understanding and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4069,115 +4219,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teixeira da Silva JA (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floriculture, Ornamental and Plant Biotechnology: Advances and Topical Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Science Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.664-674, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4324,51 +4474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422306v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont&#8208;schwob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04165585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02910773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckenroth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105998" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boukhris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mezghani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3431-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crev&#232;coeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02250.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.6.759" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GH2SQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Folzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Masotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudent Pascale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assie Axel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassery Candice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kermarec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bergeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caoudal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fitouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maigan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verlande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422306v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont&#8208;schwob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14287" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04165585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02910773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckenroth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105998" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boukhris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mezghani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3431-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crev&#232;coeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02250.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.6.759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GH2SQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Folzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Masotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudent Pascale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assie Axel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassery Candice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kermarec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bergeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caoudal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fitouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Guez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maigan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verlande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>