--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -141,2967 +141,2971 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Increased Dietary Diversity Depend on Food Group and Diversity Dimension: A Microsimulation Modeling Study</w:t>
+                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chabert</w:t>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Salomé</w:t>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Verger</w:t>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 156 (2), pp.101316. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.101316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499441v1</w:t>
+                <w:t xml:space="preserve">hal-05471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Benefits of Increased Dietary Diversity Depend on Food Group and Diversity Dimension: A Microsimulation Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Perraud</w:t>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+                <w:t xml:space="preserve">Sarah Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Richard</w:t>
+                <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156 (2), pp.101316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.101316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471738v1</w:t>
+                <w:t xml:space="preserve">hal-05499441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Balancing Human and Planetary Health through multicriteria Optimization: Insights from the NutriNet-Santé Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Dussiot</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.100022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166884v2</w:t>
+                <w:t xml:space="preserve">hal-05543627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+                <w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136101v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160003v1</w:t>
+                <w:t xml:space="preserve">hal-05136101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (2), pp.197-211. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (2), pp.556-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919238v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary diversity is differentially associated with diet quality across food groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric O Verger</w:t>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03747-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252144v1</w:t>
+                <w:t xml:space="preserve">hal-04919238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled impacts of substituting meat and dairy with plant-based substitutes on risk of nutrient deficiency and chronic disease–related mortality: a microsimulation study in French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dietary diversity is differentially associated with diet quality across food groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.07.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (5), 236 [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03747-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211188v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.101481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarding: the impacts of partial replacement of red and processed meat with legumes or cereals on protein and amino acid intakes: a modelling study in the Finnish adult population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeled impacts of substituting meat and dairy with plant-based substitutes on risk of nutrient deficiency and chronic disease–related mortality: a microsimulation study in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07853890.2024.2341757⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (4), pp.1052-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576013v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and biochemical responses to treatment of uncomplicated severe acute malnutrition: a multicenter observational cohort from the OptiDiag study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lishi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïa Lépine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Benjamin Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Michael Freemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Courrent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+                <w:t xml:space="preserve">Dominique Roberfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (3), pp.570-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2024.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769512v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Regarding: the impacts of partial replacement of red and processed meat with legumes or cereals on protein and amino acid intakes: a modelling study in the Finnish adult population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Berthy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2024.2341757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676885v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and biochemical responses to treatment of uncomplicated severe acute malnutrition: a multicenter observational cohort from the OptiDiag study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lishi Deng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Roberfroid</w:t>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2024.05.029⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 951 (10440), pp.175470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213690v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multidimensional and within-food group diversity for diet quality and long-term health in high-income countries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (9), pp.100278. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.146 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advnut.2024.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692145v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t>
+                <w:t xml:space="preserve">Exploring multidimensional and within-food group diversity for diet quality and long-term health in high-income countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Perraud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 154 (8), pp.2599-2607. </w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (9), pp.100278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advnut.2024.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626436v1</w:t>
+                <w:t xml:space="preserve">hal-04692145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Pattern Trajectories in French Adults of the NutriNet-Santé Cohort Over Time (2014-2022): Role of Socioeconomic Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114524002514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154 (8), pp.2599-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752121v1</w:t>
+                <w:t xml:space="preserve">hal-04626436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-based meat substitutes are useful for healthier dietary patterns when adequately formulated – an optimization study in French adults (INCA3)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">Dietary Pattern Trajectories in French Adults of the NutriNet-Santé Cohort Over Time (2014-2022): Role of Socioeconomic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (4), pp.1891-1901. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (9), pp.1184-1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-023-03117-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114524002514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067531v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">No Nutritional Lessons Can Be Learned from a Misspecified and Overrestricted Model with No Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp. 1178121. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (3), pp. 911-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187135v1</w:t>
+                <w:t xml:space="preserve">hal-04005783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">How to best reshape diets to be healthier with lower or no ruminant meat, and implications for environmental pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pointereau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+                <w:t xml:space="preserve">J. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 414, pp. 137600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238352v1</w:t>
+                <w:t xml:space="preserve">hal-04192398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to best reshape diets to be healthier with lower or no ruminant meat, and implications for environmental pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Plant-based meat substitutes are useful for healthier dietary patterns when adequately formulated – an optimization study in French adults (INCA3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Huneau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137600⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (4), pp.1891-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192398v1</w:t>
+                <w:t xml:space="preserve">hal-04067531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Nutritional Lessons Can Be Learned from a Misspecified and Overrestricted Model with No Sensitivity Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 1178121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005783v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186238v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,7386 +3176,7386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320664v1</w:t>
+                <w:t xml:space="preserve">hal-04186238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330272v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled healthy eating patterns are largely constrained by currently estimated requirements for bioavailable iron and zinc – a diet optimization study in French Adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 115 (3), p. 958-969. </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442190v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential effects of meat substitution on diet quality could be high if meat substitutes are optimized for nutritional composition - a modeling study in French adults (INCA3)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Sabrine Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (4), pp.1991-2002. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02781-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483092v1</w:t>
+                <w:t xml:space="preserve">hal-03601797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">The potential effects of meat substitution on diet quality could be high if meat substitutes are optimized for nutritional composition - a modeling study in French adults (INCA3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Bouder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.1991-2002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02781-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601797v1</w:t>
+                <w:t xml:space="preserve">hal-03483092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modeled healthy eating patterns are largely constrained by currently estimated requirements for bioavailable iron and zinc – a diet optimization study in French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (12), pp. 2597-2606. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (3), p. 958-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823181v1</w:t>
+                <w:t xml:space="preserve">hal-03442190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritionally adequate and environmentally respectful diets are possible for different diet groups: an optimized study from the NutriNet - Santé cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison Dussiot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116 (6), pp.1621-1633. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp. 2597-2606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843320v1</w:t>
+                <w:t xml:space="preserve">hal-03823181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nutritionally adequate and environmentally respectful diets are possible for different diet groups: an optimized study from the NutriNet - Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (6), pp.1621-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291370v1</w:t>
+                <w:t xml:space="preserve">hal-03843320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halving food-related greenhouse gas emissions can be achieved by redistributing meat consumption: progressive optimization Results of the NutriNet-Santé cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.126555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238402v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservative to disruptive diets for optimizing nutrition, environmental impacts and cost in French adults from the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Seconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.174-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43016-021-00227-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Biochemical Markers of Risk in Uncomplicated Severe Acute Malnutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Issa Kemokai</w:t>
+                <w:t xml:space="preserve">Halving food-related greenhouse gas emissions can be achieved by redistributing meat consumption: progressive optimization Results of the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2020-027003⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 789, pp.147901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481218v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Clinical and Biochemical Markers of Risk in Uncomplicated Severe Acute Malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Freemark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Muehlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roberfroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Kemokai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2020-027003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173808v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituting Meat or Dairy Products with Plant-Based Substitutes Has Small and Heterogeneous Effects on Diet Quality and Nutrient Security: A Simulation Study in French Adults (INCA3)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab146⟩</w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03317943v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning and stunting affect nitrogen and carbon stable isotope natural abundances in the hair of young children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+                <w:t xml:space="preserve">Substituting Meat or Dairy Products with Plant-Based Substitutes Has Small and Heterogeneous Effects on Diet Quality and Nutrient Security: A Simulation Study in French Adults (INCA3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Le baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59402-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (8), pp.2435-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776973v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential changes to splanchnic and peripheral protein metabolism during the diet-induced development of metabolic syndrome in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Weaning and stunting affect nitrogen and carbon stable isotope natural abundances in the hair of young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kolsteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00061.2020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59402-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777057v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of a new dietary index assessing nutrient security by aggregating probabilistic estimates of the risk of nutrient deficiency in two French adult populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Differential changes to splanchnic and peripheral protein metabolism during the diet-induced development of metabolic syndrome in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114520005115⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319, pp.E175-E186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00061.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200910v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-declared attitudes and beliefs regarding protein sources are a good prediction of the degree of transition to a low-meat diet in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development and evaluation of a new dietary index assessing nutrient security by aggregating probabilistic estimates of the risk of nutrient deficiency in two French adult populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.104345⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (8), pp.1225-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520005115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179307v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Initial Dietary Pattern Should Be Considered when Changing Protein Food Portion Sizes to Increase Nutrient Adequacy in French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan De gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02592-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149 (3), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxy275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483841v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Initial Dietary Pattern Should Be Considered when Changing Protein Food Portion Sizes to Increase Nutrient Adequacy in French Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Plant-Protein Diversity Is Critical to Ensuring the Nutritional Adequacy of Diets When Replacing Animal With Plant Protein: Observed and Modeled Diets of French Adults (INCA3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan De gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 149 (3), pp.488-496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxy275⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 150 (3), pp.536-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxz252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006873v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Protein Diversity Is Critical to Ensuring the Nutritional Adequacy of Diets When Replacing Animal With Plant Protein: Observed and Modeled Diets of French Adults (INCA3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-declared attitudes and beliefs regarding protein sources are a good prediction of the degree of transition to a low-meat diet in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan De gavelle</w:t>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Dufour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Volatier</w:t>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxz252⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.104345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.104345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366514v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural isotope abundances of carbon and nitrogen in tissue proteins and amino acids as biomarkers of the decreased carbohydrate oxidation and increased amino acid oxidation induced by caloric restriction under a maintained protein intake in obese rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Perrimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Galmiche</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11051087⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02592-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179296v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+                <w:t xml:space="preserve">Natural isotope abundances of carbon and nitrogen in tissue proteins and amino acids as biomarkers of the decreased carbohydrate oxidation and increased amino acid oxidation induced by caloric restriction under a maintained protein intake in obese rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11051087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565565v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Willingness to Modify Portion Sizes or Eat New Protein Foods Largely Depends on the Dietary Pattern of Protein Intake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11071556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (9-10), pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295001v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">The Willingness to Modify Portion Sizes or Eat New Protein Foods Largely Depends on the Dietary Pattern of Protein Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11071556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761202v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148 (6), pp.876-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jn/nxy049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manon Egnell</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194764⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766756v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fonseca</w:t>
+                <w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117003391⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777612v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-arginine supplementation alleviates postprandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: A randomized controlled trial in healthy overweight adults with cardiometabolic risk factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lantoine-Adam</w:t>
+                <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. J. Cabrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.115.227959⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117003391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576899v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A slow-compared with a fast-release form of oral arginine increases its utilization for nitric oxide synthesis in overweight adults with cardiometabolic risk factors in a randomized controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne André</w:t>
+                <w:t xml:space="preserve">L-arginine supplementation alleviates postprandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: A randomized controlled trial in healthy overweight adults with cardiometabolic risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lantoine-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 146 (7), pp.1322-1329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.116.231910⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 146 (7), pp.1330-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.227959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531692v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A slow-compared with a fast-release form of oral arginine increases its utilization for nitric oxide synthesis in overweight adults with cardiometabolic risk factors in a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus J. Petzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (7), pp.1322-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.231910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260291v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114514004449⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (02), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133635v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (10), </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (7), pp.1158-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514004449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186909v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001592v1</w:t>
+                <w:t xml:space="preserve">hal-01186909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the utilization of dietary arginine for nitric oxide and urea synthesis: insight into the arginine-nitric oxide metabolic system in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus J. Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Szezepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (5), pp.972 - 979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/ajcn.112.048025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to FS Dioguardi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 98 (2), pp.508-509. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.113.065474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003342v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed and milk protein exhibit a similar overall nutritional value but marked difference in postprandial regional nitrogen utilization in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reply to FS Dioguardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-7075-8-52⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.508-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.113.065474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186874v1</w:t>
+                <w:t xml:space="preserve">hal-01003342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Rapeseed and milk protein exhibit a similar overall nutritional value but marked difference in postprandial regional nitrogen utilization in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-7075-8-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186796v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Estimation for Linear Compartmental Models—A Sensitivity Analysis Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-009-9651-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424000v1</w:t>
+                <w:t xml:space="preserve">hal-01186796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption kinetics are a key factor regulating postprandial protein metabolism in response to qualitative and quantitative variations in protein intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parameter Estimation for Linear Compartmental Models—A Sensitivity Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (5), pp. 1028-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-009-9651-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00281.2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04424017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolyzed dietary casein as compared with the intact protein reduces postprandial peripheral, but not whole-body, uptake of nitrogen in humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Absorption kinetics are a key factor regulating postprandial protein metabolism in response to qualitative and quantitative variations in protein intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barbara Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.27548⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (6), pp. R1691-R1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00281.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424054v1</w:t>
+                <w:t xml:space="preserve">hal-04424017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea-nitrogen production and salvage are modulated by protein intake in fed humans: results of an oral stable-isotope-tracer protocol and compartmental modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrolyzed dietary casein as compared with the intact protein reduces postprandial peripheral, but not whole-body, uptake of nitrogen in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 87 (6), pp. 1702-1714. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (4), pp. 1011-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/87.6.1702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.27548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423982v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminizing Turtle Embryos as a Conservation Tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Urea-nitrogen production and salvage are modulated by protein intake in fed humans: results of an oral stable-isotope-tracer protocol and compartmental modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.1998.96382.x⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (6), pp. 1702-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/87.6.1702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424160v1</w:t>
+                <w:t xml:space="preserve">hal-04423982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing habitual protein intake results in reduced postprandial efficiency of peripheral, anabolic wheat protein nitrogen use in humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Feminizing Turtle Embryos as a Conservation Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pieau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/87.3.666⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (2), pp. 353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.1998.96382.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423973v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicompartmental modeling of a complex physiological system : special emphasis on the steps of a priori identifiability and parameter estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Increasing habitual protein intake results in reduced postprandial efficiency of peripheral, anabolic wheat protein nitrogen use in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gausserès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11757344_16⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (3), pp 666-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/87.3.666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423957v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared with casein or total milk protein, digestion of milk soluble proteins is too rapid to sustain the anabolic postprandial amino acid requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bos</w:t>
+                <w:t xml:space="preserve">Gheorge Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Luengo-Guyonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (5), pp.1070-1079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual, methodological and computational issues concerning the compartmental modeling of a complex biological system: Postprandial inter-organ metabolism of dietary nitrogen in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Multicompartmental modeling of a complex physiological system : special emphasis on the steps of a priori identifiability and parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Saccomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 204 (2), pp. 282-309. </w:t>
+              <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341, pp. 121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11757344_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04423939v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box-modeling of 15N/14N in mammals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conceptual, methodological and computational issues concerning the compartmental modeling of a complex biological system: Postprandial inter-organ metabolism of dietary nitrogen in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Saccomani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-005-0263-5⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 204 (2), pp. 282-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133072v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and calibration of a modeling tool for the analysis of clinical data in human nutrition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Box-modeling of 15N/14N in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc:2005011⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147, pp.212-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-005-0263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423933v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial metabolic utilization of wheat protein in humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Development and calibration of a modeling tool for the analysis of clinical data in human nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/81.1.87⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp. 124-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc:2005011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424141v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial metabolic utilization of wheat protein in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Turlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 81 (1), pp. 87-94. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+              <w:t xml:space="preserve">, 2005, 81 (1), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ajcn/81.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424076v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of plasma proteins to splanchnic and total anabolic utilization of dietary nitrogen in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Postprandial metabolic utilization of wheat protein in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Turlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (1), pp. 87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/81.1.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00469.2002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04423926v1</w:t>
+                <w:t xml:space="preserve">hal-04424076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal lysine metabolism is driven by the enteral availability of dietary lysine in piglets fed a bolus meal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Contribution of plasma proteins to splanchnic and total anabolic utilization of dietary nitrogen in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 285 (6), pp. E1246-E1257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00150.2003⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 285 (1), pp. E88-E97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00469.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424145v1</w:t>
+                <w:t xml:space="preserve">hal-04423926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral and Splanchnic Metabolism of Dietary Nitrogen Are Differently Affected by the Protein Source in Humans as Assessed by Compartmental Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intestinal lysine metabolism is driven by the enteral availability of dietary lysine in piglets fed a bolus meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinfu Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 132 (1), pp. 125-133. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 285 (6), pp. E1246-E1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/132.1.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00150.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423904v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to Quantifying Protein Metabolism in Response to Nutrient Ingestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 132 (10), pp. 3208S-3218S. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10579,6168 +10583,6798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy nutrients modulate the splanchnic sequestration of dietary nitrogen in humans: a compartmental analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Peripheral and Splanchnic Metabolism of Dietary Nitrogen Are Differently Affected by the Protein Source in Humans as Assessed by Compartmental Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.2001.281.2.E248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (1), pp. 125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/132.1.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423915v1</w:t>
+                <w:t xml:space="preserve">hal-04423904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmental modeling of postprandial dietary nitrogen distribution in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy nutrients modulate the splanchnic sequestration of dietary nitrogen in humans: a compartmental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 279 (1), pp.E161-E175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.2000.279.1.E161⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 281 (2), pp. E248-E260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.2001.281.2.E248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179796v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compartmental modeling of postprandial dietary nitrogen distribution in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 279 (1), pp.E161-E175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.2000.279.1.E161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Net postprandial utilization of 15N-labeled milk protein nitrogen is influenced by diet composition in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 129, pp.890-895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does dietary diversity enhance diet quality? The importance of food groups and dimensions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Desnouveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296331v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling sustainability and sovereignty? There is no relationship between nutritional quality, environmental impact and food sovereignty in the French dietary pattern</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When does dietary diversity enhance diet quality? The importance of food groups and dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294699v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between increasing organic food consumption and reducing land occupation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Reconciling sustainability and sovereignty? There is no relationship between nutritional quality, environmental impact and food sovereignty in the French dietary pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Alles</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540380v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Thirion</w:t>
+                <w:t xml:space="preserve">Trade-offs between increasing organic food consumption and reducing land occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Desnouveaux</w:t>
+                <w:t xml:space="preserve">Christian Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201981v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling increased dietary diversity in plant and animal products and its impact on diet quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296319v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre diversité alimentaire intra-catégorielle et qualité nutritionnelle des régimes en France</w:t>
+                <w:t xml:space="preserve">Dietary evolution profiles and their variation in nutrient intake adequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Chabert</w:t>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du département SVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569998v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations entre diversité alimentaire et qualité nutritionnelle par simulation de changements alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling increased dietary diversity in plant and animal products and its impact on diet quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire de l'Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2024, ENS Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602224v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Relations entre diversité alimentaire intra-catégorielle et qualité nutritionnelle des régimes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du département SVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202013v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davantage de protéines végétales dans l'alimentation humaine : freins nutritionnels et leviers diététiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570238v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisation protéique de l'alimentation : Sécurité nutritionnelle, santé à long terme et pressions environnementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse des relations entre diversité alimentaire et qualité nutritionnelle par simulation de changements alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Dérèglement climatique et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université (ITE); Institut Pierre Louis d'Epidémiologie et de Santé Publique (IPLESP), Nov 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire de l'Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2024, ENS Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423725v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Davantage de protéines végétales dans l'alimentation humaine : freins nutritionnels et leviers diététiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354565v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Courrent</w:t>
+                <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354573v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de substituts végétaux et qualité nutritionnelle des régimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Maillard</w:t>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique végétransform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de nutrition, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526318v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport protéines végétales/protéines animales dans l'alimentation : Sécurité nutritionnelle, santé à long terme et pression environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Végétalisation protéique de l'alimentation : Sécurité nutritionnelle, santé à long terme et pressions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Changement climatique et Alimentation" du Métaprogramme CLIMAE (Agriculture et forêt face au changement climatique : adaptation et atténuation) de l'INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Webinaire Dérèglement climatique et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université (ITE); Institut Pierre Louis d'Epidémiologie et de Santé Publique (IPLESP), Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423611v1</w:t>
+                <w:t xml:space="preserve">hal-04423725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins nutritionnels et leviers diététiques lors de la baisse de la consommation de viande : une étude d’optimisation des régimes alimentaires des adultes français (INCA3)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France. p. 33</w:t>
+              <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421601v1</w:t>
+                <w:t xml:space="preserve">hal-04354565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTRITION 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653308v1</w:t>
+                <w:t xml:space="preserve">hal-04354573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Consommation de substituts végétaux et qualité nutritionnelle des régimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNuGOweek 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique végétransform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338806v1</w:t>
+                <w:t xml:space="preserve">hal-04526318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Nutritional Composition of a Meat Substitute Intended to Replace Meat in Observed Diet Results in Marked Improvement of the Diet Quality of French Adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rapport protéines végétales/protéines animales dans l'alimentation : Sécurité nutritionnelle, santé à long terme et pression environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2021 Live Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Webinaire "Changement climatique et Alimentation" du Métaprogramme CLIMAE (Agriculture et forêt face au changement climatique : adaptation et atténuation) de l'INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab053_082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03318087v1</w:t>
+                <w:t xml:space="preserve">hal-04423611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Health Value of Modelled Healthy Eating Patterns Is Largely Constrained by the Current Reference Values for Bioavailable Iron and Zinc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2021 Live Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eNuGOweek 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281211v1</w:t>
+                <w:t xml:space="preserve">hal-03338806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnementale et nutritionnelle du régime EAT Lancet au niveau individuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Optimizing the Nutritional Composition of a Meat Substitute Intended to Replace Meat in Observed Diet Results in Marked Improvement of the Diet Quality of French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition 2021 Live Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, United States. pp.1089-1089, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab053_082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524901v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la durabilité des régimes alimentaires des individus de la cohorte NutriNet-Santé selon leur niveau initial de végétalisation : une optimisation multicritère à objectifs gradués</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Health Value of Modelled Healthy Eating Patterns Is Largely Constrained by the Current Reference Values for Bioavailable Iron and Zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France. pp.20-21, </w:t>
+              <w:t xml:space="preserve">Nutrition 2021 Live Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Nutrition, Jun 2021, online, United States. pp.119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2020.02.204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab035_027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524831v1</w:t>
+                <w:t xml:space="preserve">hal-03281211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVegOmics étude multi-omique, intégrative et translationnelle de la transition protéique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUTRITION 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.492-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048779v1</w:t>
+                <w:t xml:space="preserve">hal-03653308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’un indice de sécurité nutritionnelle combinant des estimations probabilistes de risques de carences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Freins nutritionnels et leviers diététiques lors de la baisse de la consommation de viande : une étude d’optimisation des régimes alimentaires des adultes français (INCA3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France. p. 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318083v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des sources de protéines végétales est primordiale pour assurer l’adéquation nutritionnelle lors de la substitution des protéines animales par les protéines végétales, dans la population adulte française (INCA3)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t>
+                <w:t xml:space="preserve">Analyse environnementale et nutritionnelle du régime EAT Lancet au niveau individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2020, Live, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366522v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de consommation protéique et attitudes vis-à-vis des protéines animales des végétariens, flexitariens et omnivores d’une population représentative française</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer la durabilité des régimes alimentaires des individus de la cohorte NutriNet-Santé selon leur niveau initial de végétalisation : une optimisation multicritère à objectifs gradués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.289⟩</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France. pp.20-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2020.02.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006887v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning and chronic malnutrition affect carbon and nitrogen stable isotope natural abundance in infant and young children’s hair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProVegOmics étude multi-omique, intégrative et translationnelle de la transition protéique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R4NUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Action Against Hunger, Nov 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524966v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lors du développement nutritionnel du syndrome métabolique, le métabolisme protéique est différemment affecté dans le foie et les muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et évaluation d’un indice de sécurité nutritionnelle combinant des estimations probabilistes de risques de carences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.20-21, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006881v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical significance of the heterogenous anthropometry-based case definition of severe acute malnutrition in children : results of the multi-centric optidiag study and policy implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Clinical and biochemical markers of functional severity in severe acute malnutrition (SAM): comparative analysis of anthropometric phenotypes from the Optidiag study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Freemark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roberfroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Kemokai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murad Md. Shamsher Tabris Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th FANUS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">R4NUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action Against Hunger, Nov 2019, Nanterre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524692v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and biochemical markers of functional severity in severe acute malnutrition (SAM): comparative analysis of anthropometric phenotypes from the Optidiag study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
+                <w:t xml:space="preserve">Lors du développement nutritionnel du syndrome métabolique, le métabolisme protéique est différemment affecté dans le foie et les muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R4NUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.20-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524981v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Clinical significance of the heterogenous anthropometry-based case definition of severe acute malnutrition in children : results of the multi-centric optidiag study and policy implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Kemokai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Abdul Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Md. Shamsher Tabris Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t>
+              <w:t xml:space="preserve">4th FANUS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of African Nutrition Societies (FANUS), Aug 2019, Kigali, Rwanda. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7808095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006892v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Profil de consommation protéique et attitudes vis-à-vis des protéines animales des végétariens, flexitariens et omnivores d’une population représentative française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006889v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage multi-omique de la susceptibilité à l'induction nutritionnelle de l'obésité et du syndrome Métabolique - Métabolomique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weaning and chronic malnutrition affect carbon and nitrogen stable isotope natural abundance in infant and young children’s hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Abdul Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omique pour les physiologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département AlimH, INRAE, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">R4NUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action Against Hunger, Nov 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423769v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">La diversification des sources de protéines végétales est primordiale pour assurer l’adéquation nutritionnelle lors de la substitution des protéines animales par les protéines végétales, dans la population adulte française (INCA3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737588v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage de la susceptibilité individuelle à l'induction nutritionnelle de l'obésité et du syndrome métabolique chez le rat par métabolomique et fluxomique isotopique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Omique pour les Physiologistes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2018, Nice, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780786v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructurer la consommation de sources protéiques par des modifications de tailles de portion pour augmenter l’adéquation nutritionnelle : ce qui fonctionne pour tout le monde et ce qui dépend du profil de consommation initial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006882v1</w:t>
+                <w:t xml:space="preserve">hal-02006889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rats resistant to high-fat/high-sucrose diet-induced obesity and metabolic syndrome have a lower de novo lipogenesis in adipose tissues and liver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Restructurer la consommation de sources protéiques par des modifications de tailles de portion pour augmenter l’adéquation nutritionnelle : ce qui fonctionne pour tout le monde et ce qui dépend du profil de consommation initial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASN American Society for Nutrition., Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766751v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage multi-omique de la susceptibilité à l'induction nutritionnelle de l'obésité et du syndrome Métabolique - Fluxomique isotopique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phénotypage de la susceptibilité individuelle à l'induction nutritionnelle de l'obésité et du syndrome métabolique chez le rat par métabolomique et fluxomique isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omique pour les physiologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département AlimH, INRAE, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Omique pour les Physiologistes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département AlimH de l'INRAE, Apr 2018, Paris (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423780v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Lantoine-Adam</w:t>
+                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Physiological Societies.; French Physiological Society., Jun 2016, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741066v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénotypage multi-omique de la susceptibilité à l'induction nutritionnelle de l'obésité et du syndrome Métabolique - Métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Omique pour les physiologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département AlimH, INRAE, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742402v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Lantoine-Adam</w:t>
+                <w:t xml:space="preserve">Rats resistant to high-fat/high-sucrose diet-induced obesity and metabolic syndrome have a lower de novo lipogenesis in adipose tissues and liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASN American Society for Nutrition., Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584643v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phénotypage multi-omique de la susceptibilité à l'induction nutritionnelle de l'obésité et du syndrome Métabolique - Fluxomique isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Omique pour les physiologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département AlimH, INRAE, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598849v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila G. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Lantoine-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Physiological Societies.; French Physiological Society., Jun 2016, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598850v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O52: Les signatures isotopiques naturelles des modulations du métabolisme azoté lors d'une fonte protéique induite par restriction énergétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Le Guillou</w:t>
+                <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R.J. Cabrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576905v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Hermier</w:t>
+                <w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila G West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lantoine-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562202v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584713v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592265v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">O52: Les signatures isotopiques naturelles des modulations du métabolisme azoté lors d'une fonte protéique induite par restriction énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0985-0562(14)70628-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186837v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation générique de l'intestin grêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasissatou Ingrid Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean René Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution des projets financés sur Crédits Incitatifs en 2006 et 2007 - Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16750,4267 +17384,4267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture française ne permet pas en l'état actuel de produire des régimes suffisamment durables pour la santé et l’environnement : une analyse des conflits entre souveraineté et durabilité alimentaire par optimisation multicritères des régimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’augmentation simulée de la diversité au sein des catégories alimentaires affecte la qualité nutritionnelle des régimes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations entre les dimensions nutritionnelle, environnementale et de souveraineté alimentaire de l’offre alimentaire française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils d'évolutions diététiques et leur variation d'adéquation d’apport en nutriment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road to Healthy Eating: a new method based on graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUTRITION 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGOweek 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Possibility of Immediate Meat Intake Reduction in pathways toward a healthy diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUTRITION 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité alimentaire : caractérisation, évaluation et lien avec la qualité nutritionnelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les trajectoires alimentaires les plus efficientes pour réduire les risques de maladies chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone de Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , PO01_022 (page 63), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une alimentation plus ou moins végétalisée sur la santé cardio-métabolique : un essai clinique randomisé de 2 mois en croisé avec un haut niveau de contrôle nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States. Current Developments in Nutrition, 5 (Supplement_2), pp.509, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’intégration dans l’alimentation de substituts de viande sur la qualité nutritionnelle des régimes des français : une étude de simulation sur l’échantillon INCA3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation en population française (INCA3) : un régime plus sain implique des redistributions au sein des produits céréaliers et carnés qui s’expliquent par la satisfaction des besoins en Zinc et Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hermier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
+              <w:t xml:space="preserve">NuGOweek 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383599v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443316v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification clinique du diagnostic anthropométrique de la malnutrition aiguë sévère (MAS) de l’enfant : résultats préliminaires de l’étude multicentrique OptiDiag et implications en terme de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Freemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roberfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Kemokai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. Nutrition Clinique et Métabolisme, 34 (1), pp.86-87, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2020.02.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver protein synthesis increases in a rat model of diet-induced obesity and metabolic syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modifier les apports protéiques pour améliorer l’adéquation nutritionnelle en visant systématiquement ou non davantage de protéines végétales : impacts sur la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Perrimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Orset Orset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766752v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier les apports protéiques pour améliorer l’adéquation nutritionnelle en visant systématiquement ou non davantage de protéines végétales : impacts sur la durabilité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Liver protein synthesis increases in a rat model of diet-induced obesity and metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Orset Orset</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006884v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'initiation de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'un défaut de régulation de la lipogenèse de novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conseils alimentaires personnalisés améliorant le plus efficacement l'adéquation nutritionnelle des régimes en début de grossesse sont les moins acceptables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manon M Egnell</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584612v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural isotopic signatures of variations in nitrogen metabolism during under- or over-nutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotopes User group Meeting (JESIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les conseils alimentaires personnalisés améliorant le plus efficacement l'adéquation nutritionnelle des régimes en début de grossesse sont les moins acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia M Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon M Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584600v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Gpr West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Lantoine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPS 2016 – Joint Meeting of the Federation of European Physiological Societies and the French Physiological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. Acta Physiologica SI(708) 50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle du 15N comme biomarqueur d’efficience d’utilisation de l’azote chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arginine orale, particulièrement sous une forme à libération prolongée, est utilisée plus efficacement pour la synthèse de monoxyde d’azote quand les sujets présentent des facteurs de risque du syndrome métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jurgen Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les signatures isotopiques naturelles révèlent une augmentation du catabolisme des acides aminés dans l’intestin lors de l’exposition à un régime gras et sucré en périodes périnatale et postsevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mantha</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th european nutrition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572322v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signatures isotopiques naturelles révèlent une augmentation du catabolisme des acides aminés dans l’intestin lors de l’exposition à un régime gras et sucré en périodes périnatale et postsevrage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mathe</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t>
+              <w:t xml:space="preserve">12th european nutrition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598847v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode innovante de mesure conjointe du métabolisme protéinogène (turnover protéique musculaire) et non protéinogène (métabolisme de la cystéine) par l’eau deutérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173406v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode innovante de mesure conjointe du métabolisme protéinogène (turnover protéique musculaire) et non protéinogène (métabolisme de la cystéine) par l’eau deutérée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186900v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nutrition azotée de précision : Le fractionnement isotopique de l’azote entre l’animal et son régime comme marqueur d’efficience d’utilisation de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandrial dietary nitrogen metabolism in piglets receiving a bolus meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Xinfu Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21020,153 +21654,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signatures isotopiques naturelles des modulations nutritionnelles et physiopathologiques du métabolisme protéique et énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-compartimentale, dynamique, mécaniste et intégrative, des différents flux métaboliques azotés intra- et inter-organes dans l'organisme, et de leurs modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21176,279 +21810,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts associated with UPF consumption: which food chain stages matter the most? Findings from a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId487"/>
+      <w:footerReference w:type="default" r:id="rId493"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21595,51 +22229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnca.versailles-saclay.hub.inrae.fr/les-equipes/equipe-prospect" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499441v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.101316" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2024.2341757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guesdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freemark" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roberfroid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.05.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2024.100278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524002514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04067531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03117-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137600" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442190v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab373" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nicaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02781-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147901" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00227-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03481218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muehlbauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kemokai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2020-027003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le&#160;baron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab146" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02776973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kolsteren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59402-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520005115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006873v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan De&#160;gavelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy275" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz252" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186845v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Szezepanski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.048025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.065474" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186874v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424000v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Juillet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9651-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNJ4RHKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00281.2009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27548" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.6.1702" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pieau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.1998.96382.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RWLTFTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausser&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.3.666" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423957v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Saccomani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11757344_16" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge Airinei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPC493B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424141v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Turlan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/81.1.87" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424076v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423926v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424145v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stoll" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Guan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00150.2003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423904v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.1.125" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423919v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.10.3208S" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423915v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2001.281.2.E248" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179796v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2000.279.1.E161" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695913v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296331v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294699v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540380v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569998v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602224v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570238v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423725v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04526318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab053_082" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab035_027" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.204" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318083v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366522v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524966v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rayhan Mostak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Abdul Alim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Md. Shamsher Tabris Khan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7808095" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423769v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780786v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006882v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423780v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaujal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galmiche" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70628-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496050v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972892v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334890v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318084v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463141v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524933v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.425" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766752v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006884v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761206v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598840v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Mathe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825057v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stoll" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xinfu Guan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780784v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780782v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnca.versailles-saclay.hub.inrae.fr/les-equipes/equipe-prospect" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chabert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.101316" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guesdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freemark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roberfroid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.05.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gardner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2024.2341757" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2024.100278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524002514" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137600" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04067531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03117-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nicaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02781-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442190v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab373" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00227-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03481218v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muehlbauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kemokai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2020-027003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le&#160;baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02776973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kolsteren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59402-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520005115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan De&#160;gavelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz252" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051087" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186845v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Szezepanski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.048025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.065474" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186874v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-52" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Juillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9651-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNJ4RHKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00281.2009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27548" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.6.1702" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424160v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pieau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.1998.96382.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RWLTFTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausser&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.3.666" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge Airinei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Saccomani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11757344_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423939v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPC493B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Turlan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/81.1.87" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424076v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424145v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stoll" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Guan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00150.2003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423919v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.10.3208S" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.1.125" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423915v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2001.281.2.E248" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2000.279.1.E161" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294699v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540380v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296319v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570238v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423725v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04526318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab053_082" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281211v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab035_027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524831v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318083v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524981v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rayhan Mostak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Abdul Alim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Md. Shamsher Tabris Khan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7808095" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524966v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366522v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780786v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766751v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423780v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576905v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaujal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galmiche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70628-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496050v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972892v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334890v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318084v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524933v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.425" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006884v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766752v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761206v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598840v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Mathe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825057v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stoll" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xinfu Guan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780784v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780782v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>