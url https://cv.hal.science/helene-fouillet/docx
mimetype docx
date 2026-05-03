--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -175,779 +175,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Benefits of Increased Dietary Diversity Depend on Food Group and Diversity Dimension: A Microsimulation Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Perraud</w:t>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+                <w:t xml:space="preserve">Sarah Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Richard</w:t>
+                <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156 (2), pp.101316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.101316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471738v1</w:t>
+                <w:t xml:space="preserve">hal-05499441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Increased Dietary Diversity Depend on Food Group and Diversity Dimension: A Microsimulation Modeling Study</w:t>
+                <w:t xml:space="preserve">Balancing Human and Planetary Health through multicriteria Optimization: Insights from the NutriNet-Santé Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chabert</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Salomé</w:t>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Verger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.101316⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.100022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499441v1</w:t>
+                <w:t xml:space="preserve">hal-05543627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Human and Planetary Health through multicriteria Optimization: Insights from the NutriNet-Santé Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudry</w:t>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.100022. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543627v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160003v1</w:t>
+                <w:t xml:space="preserve">hal-05136101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+                <w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136101v1</w:t>
+                <w:t xml:space="preserve">hal-05160003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (2), pp.556-570. </w:t>
@@ -979,563 +979,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary diversity is differentially associated with diet quality across food groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Perraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (5), 236 [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03747-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919238v1</w:t>
+                <w:t xml:space="preserve">hal-05252144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary diversity is differentially associated with diet quality across food groups</w:t>
+                <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Carpentier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Salomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric O Verger</w:t>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (5), 236 [13 p.]. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.197-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03747-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252144v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeled impacts of substituting meat and dairy with plant-based substitutes on risk of nutrient deficiency and chronic disease–related mortality: a microsimulation study in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (4), pp.1052-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313114v1</w:t>
+                <w:t xml:space="preserve">hal-05211188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled impacts of substituting meat and dairy with plant-based substitutes on risk of nutrient deficiency and chronic disease–related mortality: a microsimulation study in French adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (4), pp.1052-1060. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.101481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211188v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and biochemical responses to treatment of uncomplicated severe acute malnutrition: a multicenter observational cohort from the OptiDiag study</w:t>
               </w:r>
@@ -1681,51 +1681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1766,351 +1766,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Berthy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elie Perraud</w:t>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.146 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676885v1</w:t>
+                <w:t xml:space="preserve">hal-04769512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Courrent</w:t>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (12), pp.146 - 157. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 951 (10440), pp.175470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769512v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multidimensional and within-food group diversity for diet quality and long-term health in high-income countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2157,77 +2157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2274,90 +2274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Pattern Trajectories in French Adults of the NutriNet-Santé Cohort Over Time (2014-2022): Role of Socioeconomic Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Berthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2402,1415 +2402,1415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Nutritional Lessons Can Be Learned from a Misspecified and Overrestricted Model with No Sensitivity Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How to best reshape diets to be healthier with lower or no ruminant meat, and implications for environmental pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 414, pp. 137600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005783v1</w:t>
+                <w:t xml:space="preserve">hal-04192398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to best reshape diets to be healthier with lower or no ruminant meat, and implications for environmental pressures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Huneau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137600⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192398v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-based meat substitutes are useful for healthier dietary patterns when adequately formulated – an optimization study in French adults (INCA3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (4), pp.1891-1901. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03117-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp. 1178121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elie Perraud</w:t>
+                <w:t xml:space="preserve">No Nutritional Lessons Can Be Learned from a Misspecified and Overrestricted Model with No Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (3), pp. 911-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238352v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940315v1</w:t>
+                <w:t xml:space="preserve">hal-04186238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t>
+              <w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186238v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Langevin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320664v1</w:t>
+                <w:t xml:space="preserve">hal-04330272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080613v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330272v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Dimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
@@ -3852,51 +3852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential effects of meat substitution on diet quality could be high if meat substitutes are optimized for nutritional composition - a modeling study in French adults (INCA3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,51 +3904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (4), pp.1991-2002. </w:t>
@@ -3999,77 +3999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeled healthy eating patterns are largely constrained by currently estimated requirements for bioavailable iron and zinc – a diet optimization study in French Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4133,77 +4133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4254,90 +4254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritionally adequate and environmentally respectful diets are possible for different diet groups: an optimized study from the NutriNet - Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4382,783 +4382,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and Biochemical Markers of Risk in Uncomplicated Severe Acute Malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Freemark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Muehlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roberfroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Kemokai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2020-027003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173808v1</w:t>
+                <w:t xml:space="preserve">hal-03481218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative to disruptive diets for optimizing nutrition, environmental impacts and cost in French adults from the NutriNet-Santé cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Halving food-related greenhouse gas emissions can be achieved by redistributing meat consumption: progressive optimization Results of the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 789, pp.147901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43016-021-00227-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03173585v1</w:t>
+                <w:t xml:space="preserve">hal-03238402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halving food-related greenhouse gas emissions can be achieved by redistributing meat consumption: progressive optimization Results of the NutriNet-Santé cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Conservative to disruptive diets for optimizing nutrition, environmental impacts and cost in French adults from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43016-021-00227-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238402v1</w:t>
+                <w:t xml:space="preserve">hal-03173585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Biochemical Markers of Risk in Uncomplicated Severe Acute Malnutrition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Roberfroid</w:t>
+                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Kemokai</w:t>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147 (6), </w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2020-027003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03481218v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rémond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.126555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291370v1</w:t>
+                <w:t xml:space="preserve">hal-03173808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substituting Meat or Dairy Products with Plant-Based Substitutes Has Small and Heterogeneous Effects on Diet Quality and Nutrient Security: A Simulation Study in French Adults (INCA3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Le baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 151 (8), pp.2435-2445. </w:t>
@@ -5196,77 +5196,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaning and stunting affect nitrogen and carbon stable isotope natural abundances in the hair of young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kolsteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5464,90 +5464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of a new dietary index assessing nutrient security by aggregating probabilistic estimates of the risk of nutrient deficiency in two French adult populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5624,51 +5624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan De gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-Protein Diversity Is Critical to Ensuring the Nutritional Adequacy of Diets When Replacing Animal With Plant Protein: Observed and Modeled Diets of French Adults (INCA3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan De gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan de Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5996,51 +5996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan de Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Perrimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,51 +6264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan de Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6545,51 +6545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7189,64 +7189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A slow-compared with a fast-release form of oral arginine increases its utilization for nitric oxide synthesis in overweight adults with cardiometabolic risk factors in a randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus J. Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,295 +7451,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valette</w:t>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (7), pp.1158-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514004449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535341v1</w:t>
+                <w:t xml:space="preserve">hal-01133635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Marion Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113 (7), pp.1158-1169. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114514004449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133635v1</w:t>
+                <w:t xml:space="preserve">hal-01535341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t>
               </w:r>
@@ -7777,51 +7777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7849,295 +7849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the utilization of dietary arginine for nitric oxide and urea synthesis: insight into the arginine-nitric oxide metabolic system in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonnet</w:t>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Szezepanski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bos</w:t>
+                <w:t xml:space="preserve">Cecile C. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.048025⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186845v1</w:t>
+                <w:t xml:space="preserve">hal-01001592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of the utilization of dietary arginine for nitric oxide and urea synthesis: insight into the arginine-nitric oxide metabolic system in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus J. Petzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+                <w:t xml:space="preserve">Isabelle Szezepanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile C. Bos</w:t>
+                <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (5), pp.972 - 979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.048025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001592v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to FS Dioguardi</w:t>
               </w:r>
@@ -8149,51 +8149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98 (2), pp.508-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8240,51 +8240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed and milk protein exhibit a similar overall nutritional value but marked difference in postprandial regional nitrogen utilization in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8374,51 +8374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (5), pp. 1028-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8637,51 +8637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption kinetics are a key factor regulating postprandial protein metabolism in response to qualitative and quantitative variations in protein intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8797,51 +8797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea-nitrogen production and salvage are modulated by protein intake in fed humans: results of an oral stable-isotope-tracer protocol and compartmental modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9052,51 +9052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminizing Turtle Embryos as a Conservation Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9168,51 +9168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing habitual protein intake results in reduced postprandial efficiency of peripheral, anabolic wheat protein nitrogen use in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9302,51 +9302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared with casein or total milk protein, digestion of milk soluble proteins is too rapid to sustain the anabolic postprandial amino acid requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9720,51 +9720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9862,51 +9862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14, pp. 124-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9966,51 +9966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Turlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10100,51 +10100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Turlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of plasma proteins to splanchnic and total anabolic utilization of dietary nitrogen in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10364,51 +10364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10466,304 +10466,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to Quantifying Protein Metabolism in Response to Nutrient Ingestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Peripheral and Splanchnic Metabolism of Dietary Nitrogen Are Differently Affected by the Protein Source in Humans as Assessed by Compartmental Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 132 (10), pp. 3208S-3218S. </w:t>
+              <w:t xml:space="preserve">, 2002, 132 (1), pp. 125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/131.10.3208S⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/132.1.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423919v1</w:t>
+                <w:t xml:space="preserve">hal-04423904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral and Splanchnic Metabolism of Dietary Nitrogen Are Differently Affected by the Protein Source in Humans as Assessed by Compartmental Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Approaches to Quantifying Protein Metabolism in Response to Nutrient Ingestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 132 (1), pp. 125-133. </w:t>
+              <w:t xml:space="preserve">, 2002, 132 (10), pp. 3208S-3218S. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/132.1.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/131.10.3208S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423904v1</w:t>
+                <w:t xml:space="preserve">hal-04423919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy nutrients modulate the splanchnic sequestration of dietary nitrogen in humans: a compartmental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10771,51 +10771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 281 (2), pp. E248-E260. </w:t>
@@ -10853,51 +10853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmental modeling of postprandial dietary nitrogen distribution in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11039,51 +11039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 129, pp.890-895</w:t>
@@ -11138,605 +11138,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When does dietary diversity enhance diet quality? The importance of food groups and dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201981v1</w:t>
+                <w:t xml:space="preserve">hal-05296331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does dietary diversity enhance diet quality? The importance of food groups and dimensions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reconciling sustainability and sovereignty? There is no relationship between nutritional quality, environmental impact and food sovereignty in the French dietary pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296331v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling sustainability and sovereignty? There is no relationship between nutritional quality, environmental impact and food sovereignty in the French dietary pattern</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between increasing organic food consumption and reducing land occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294699v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between increasing organic food consumption and reducing land occupation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+                <w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Couturier</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alles</w:t>
+                <w:t xml:space="preserve">Laura Desnouveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540380v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
@@ -11765,103 +11765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary evolution profiles and their variation in nutrient intake adequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
@@ -11890,77 +11890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling increased dietary diversity in plant and animal products and its impact on diet quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12015,90 +12015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre diversité alimentaire intra-catégorielle et qualité nutritionnelle des régimes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12130,273 +12130,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+                <w:t xml:space="preserve">Analyse des relations entre diversité alimentaire et qualité nutritionnelle par simulation de changements alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire de l'Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2024, ENS Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202013v1</w:t>
+                <w:t xml:space="preserve">hal-04602224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations entre diversité alimentaire et qualité nutritionnelle par simulation de changements alimentaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire de l'Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2024, ENS Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602224v1</w:t>
+                <w:t xml:space="preserve">hal-05202013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davantage de protéines végétales dans l'alimentation humaine : freins nutritionnels et leviers diététiques</w:t>
               </w:r>
@@ -12408,64 +12408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12490,90 +12490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12609,303 +12609,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
+                <w:t xml:space="preserve">Végétalisation protéique de l'alimentation : Sécurité nutritionnelle, santé à long terme et pressions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de nutrition, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Webinaire Dérèglement climatique et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université (ITE); Institut Pierre Louis d'Epidémiologie et de Santé Publique (IPLESP), Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540289v1</w:t>
+                <w:t xml:space="preserve">hal-04423725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisation protéique de l'alimentation : Sécurité nutritionnelle, santé à long terme et pressions environnementales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Dérèglement climatique et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université (ITE); Institut Pierre Louis d'Epidémiologie et de Santé Publique (IPLESP), Nov 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de nutrition, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423725v1</w:t>
+                <w:t xml:space="preserve">hal-05540289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
@@ -12934,103 +12934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
@@ -13072,77 +13072,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation de substituts végétaux et qualité nutritionnelle des régimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13184,51 +13184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport protéines végétales/protéines animales dans l'alimentation : Sécurité nutritionnelle, santé à long terme et pression environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Changement climatique et Alimentation" du Métaprogramme CLIMAE (Agriculture et forêt face au changement climatique : adaptation et atténuation) de l'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13253,90 +13253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13378,103 +13378,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Nutritional Composition of a Meat Substitute Intended to Replace Meat in Observed Diet Results in Marked Improvement of the Diet Quality of French Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2021 Live Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States. pp.1089-1089, </w:t>
@@ -13525,77 +13525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Health Value of Modelled Healthy Eating Patterns Is Largely Constrained by the Current Reference Values for Bioavailable Iron and Zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13646,103 +13646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Dimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUTRITION 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France. pp.492-492, </w:t>
@@ -13793,77 +13793,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins nutritionnels et leviers diététiques lors de la baisse de la consommation de viande : une étude d’optimisation des régimes alimentaires des adultes français (INCA3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13905,103 +13905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnementale et nutritionnelle du régime EAT Lancet au niveau individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2020, Live, France</w:t>
@@ -14024,312 +14024,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la durabilité des régimes alimentaires des individus de la cohorte NutriNet-Santé selon leur niveau initial de végétalisation : une optimisation multicritère à objectifs gradués</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">ProVegOmics étude multi-omique, intégrative et translationnelle de la transition protéique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Super Besse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524831v1</w:t>
+                <w:t xml:space="preserve">hal-03048779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVegOmics étude multi-omique, intégrative et translationnelle de la transition protéique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer la durabilité des régimes alimentaires des individus de la cohorte NutriNet-Santé selon leur niveau initial de végétalisation : une optimisation multicritère à objectifs gradués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France. pp.20-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2020.02.204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048779v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d’un indice de sécurité nutritionnelle combinant des estimations probabilistes de risques de carences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14365,1443 +14365,1443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and biochemical markers of functional severity in severe acute malnutrition (SAM): comparative analysis of anthropometric phenotypes from the Optidiag study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Issa Kemokai</w:t>
+                <w:t xml:space="preserve">Lors du développement nutritionnel du syndrome métabolique, le métabolisme protéique est différemment affecté dans le foie et les muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R4NUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.20-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524981v1</w:t>
+                <w:t xml:space="preserve">hal-02006881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lors du développement nutritionnel du syndrome métabolique, le métabolisme protéique est différemment affecté dans le foie et les muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">Clinical significance of the heterogenous anthropometry-based case definition of severe acute malnutrition in children : results of the multi-centric optidiag study and policy implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Kemokai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Abdul Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Md. Shamsher Tabris Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.253⟩</w:t>
+              <w:t xml:space="preserve">4th FANUS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of African Nutrition Societies (FANUS), Aug 2019, Kigali, Rwanda. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7808095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006881v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical significance of the heterogenous anthropometry-based case definition of severe acute malnutrition in children : results of the multi-centric optidiag study and policy implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murad Md. Shamsher Tabris Khan</w:t>
+                <w:t xml:space="preserve">Profil de consommation protéique et attitudes vis-à-vis des protéines animales des végétariens, flexitariens et omnivores d’une population représentative française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th FANUS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7808095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524692v1</w:t>
+                <w:t xml:space="preserve">hal-02006887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de consommation protéique et attitudes vis-à-vis des protéines animales des végétariens, flexitariens et omnivores d’une population représentative française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+                <w:t xml:space="preserve">Weaning and chronic malnutrition affect carbon and nitrogen stable isotope natural abundance in infant and young children’s hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Abdul Alim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">R4NUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action Against Hunger, Nov 2019, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.289⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02006887v1</w:t>
+                <w:t xml:space="preserve">hal-04524966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning and chronic malnutrition affect carbon and nitrogen stable isotope natural abundance in infant and young children’s hair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Md. Abdul Alim</w:t>
+                <w:t xml:space="preserve">La diversification des sources de protéines végétales est primordiale pour assurer l’adéquation nutritionnelle lors de la substitution des protéines animales par les protéines végétales, dans la population adulte française (INCA3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R4NUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Action Against Hunger, Nov 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524966v1</w:t>
+                <w:t xml:space="preserve">hal-02366522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des sources de protéines végétales est primordiale pour assurer l’adéquation nutritionnelle lors de la substitution des protéines animales par les protéines végétales, dans la population adulte française (INCA3)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t>
+                <w:t xml:space="preserve">Clinical and biochemical markers of functional severity in severe acute malnutrition (SAM): comparative analysis of anthropometric phenotypes from the Optidiag study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Freemark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roberfroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Kemokai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">R4NUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action Against Hunger, Nov 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366522v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2018, Nice, France. pp.25, </w:t>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006892v1</w:t>
+                <w:t xml:space="preserve">hal-02006889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2018, Nice, France. pp.25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006889v1</w:t>
+                <w:t xml:space="preserve">hal-02006892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructurer la consommation de sources protéiques par des modifications de tailles de portion pour augmenter l’adéquation nutritionnelle : ce qui fonctionne pour tout le monde et ce qui dépend du profil de consommation initial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phénotypage de la susceptibilité individuelle à l'induction nutritionnelle de l'obésité et du syndrome métabolique chez le rat par métabolomique et fluxomique isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Omique pour les Physiologistes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département AlimH de l'INRAE, Apr 2018, Paris (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006882v1</w:t>
+                <w:t xml:space="preserve">hal-01780786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage de la susceptibilité individuelle à l'induction nutritionnelle de l'obésité et du syndrome métabolique chez le rat par métabolomique et fluxomique isotopique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Omique pour les Physiologistes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département AlimH de l'INRAE, Apr 2018, Paris (France), France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780786v1</w:t>
+                <w:t xml:space="preserve">hal-02737588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénotypage multi-omique de la susceptibilité à l'induction nutritionnelle de l'obésité et du syndrome Métabolique - Métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Omique pour les physiologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département AlimH, INRAE, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737588v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage multi-omique de la susceptibilité à l'induction nutritionnelle de l'obésité et du syndrome Métabolique - Métabolomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Restructurer la consommation de sources protéiques par des modifications de tailles de portion pour augmenter l’adéquation nutritionnelle : ce qui fonctionne pour tout le monde et ce qui dépend du profil de consommation initial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omique pour les physiologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département AlimH, INRAE, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423769v1</w:t>
+                <w:t xml:space="preserve">hal-02006882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rats resistant to high-fat/high-sucrose diet-induced obesity and metabolic syndrome have a lower de novo lipogenesis in adipose tissues and liver</w:t>
               </w:r>
@@ -15839,51 +15839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASN American Society for Nutrition., Jun 2018, Boston, United States</w:t>
@@ -15912,51 +15912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage multi-omique de la susceptibilité à l'induction nutritionnelle de l'obésité et du syndrome Métabolique - Fluxomique isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Omique pour les physiologistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département AlimH, INRAE, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15981,51 +15981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16231,51 +16231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16533,51 +16533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16913,51 +16913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17155,51 +17155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17398,103 +17398,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture française ne permet pas en l'état actuel de produire des régimes suffisamment durables pour la santé et l’environnement : une analyse des conflits entre souveraineté et durabilité alimentaire par optimisation multicritères des régimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
@@ -17517,355 +17517,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’augmentation simulée de la diversité au sein des catégories alimentaires affecte la qualité nutritionnelle des régimes ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analyse des relations entre les dimensions nutritionnelle, environnementale et de souveraineté alimentaire de l’offre alimentaire française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Nutrition 2024</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972892v1</w:t>
+                <w:t xml:space="preserve">hal-04832167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations entre les dimensions nutritionnelle, environnementale et de souveraineté alimentaire de l’offre alimentaire française.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comment l’augmentation simulée de la diversité au sein des catégories alimentaires affecte la qualité nutritionnelle des régimes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832167v1</w:t>
+                <w:t xml:space="preserve">hal-04972892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils d'évolutions diététiques et leur variation d'adéquation d’apport en nutriment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
@@ -17894,90 +17894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road to Healthy Eating: a new method based on graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18015,103 +18015,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGOweek 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t>
@@ -18140,90 +18140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Possibility of Immediate Meat Intake Reduction in pathways toward a healthy diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18261,64 +18261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité alimentaire : caractérisation, évaluation et lien avec la qualité nutritionnelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18382,90 +18382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les trajectoires alimentaires les plus efficientes pour réduire les risques de maladies chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18503,77 +18503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une alimentation plus ou moins végétalisée sur la santé cardio-métabolique : un essai clinique randomisé de 2 mois en croisé avec un haut niveau de contrôle nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18628,77 +18628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18762,51 +18762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18814,51 +18814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t>
@@ -18922,51 +18922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19021,77 +19021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’intégration dans l’alimentation de substituts de viande sur la qualité nutritionnelle des régimes des français : une étude de simulation sur l’échantillon INCA3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19142,77 +19142,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation en population française (INCA3) : un régime plus sain implique des redistributions au sein des produits céréaliers et carnés qui s’expliquent par la satisfaction des besoins en Zinc et Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19244,359 +19244,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
+                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mathé</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443316v1</w:t>
+                <w:t xml:space="preserve">hal-02383599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
+                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
+              <w:t xml:space="preserve">NuGOweek 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383599v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
@@ -19625,103 +19625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification clinique du diagnostic anthropométrique de la malnutrition aiguë sévère (MAS) de l’enfant : résultats préliminaires de l’étude multicentrique OptiDiag et implications en terme de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Freemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roberfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Kemokai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Rayhan Mostak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. Nutrition Clinique et Métabolisme, 34 (1), pp.86-87, 2020, </w:t>
@@ -19753,277 +19753,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier les apports protéiques pour améliorer l’adéquation nutritionnelle en visant systématiquement ou non davantage de protéines végétales : impacts sur la durabilité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liver protein synthesis increases in a rat model of diet-induced obesity and metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Orset Orset</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006884v1</w:t>
+                <w:t xml:space="preserve">hal-01766752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver protein synthesis increases in a rat model of diet-induced obesity and metabolic syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifier les apports protéiques pour améliorer l’adéquation nutritionnelle en visant systématiquement ou non davantage de protéines végétales : impacts sur la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Perrimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Orset Orset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766752v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'initiation de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'un défaut de régulation de la lipogenèse de novo</w:t>
               </w:r>
@@ -20048,51 +20048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20128,428 +20128,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t>
+                <w:t xml:space="preserve">Natural isotopic signatures of variations in nitrogen metabolism during under- or over-nutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
+              <w:t xml:space="preserve">Joint European Stable Isotopes User group Meeting (JESIUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584600v1</w:t>
+                <w:t xml:space="preserve">hal-01598840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural isotopic signatures of variations in nitrogen metabolism during under- or over-nutrition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+                <w:t xml:space="preserve">Les conseils alimentaires personnalisés améliorant le plus efficacement l'adéquation nutritionnelle des régimes en début de grossesse sont les moins acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia M Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon M Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Stable Isotopes User group Meeting (JESIUM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598840v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conseils alimentaires personnalisés améliorant le plus efficacement l'adéquation nutritionnelle des régimes en début de grossesse sont les moins acceptables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clélia M Bianchi</w:t>
+                <w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manon M Egnell</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584612v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20643,90 +20643,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle du 15N comme biomarqueur d’efficience d’utilisation de l’azote chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -20755,64 +20755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arginine orale, particulièrement sous une forme à libération prolongée, est utilisée plus efficacement pour la synthèse de monoxyde d’azote quand les sujets présentent des facteurs de risque du syndrome métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jurgen Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21124,359 +21124,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode innovante de mesure conjointe du métabolisme protéinogène (turnover protéique musculaire) et non protéinogène (métabolisme de la cystéine) par l’eau deutérée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186900v1</w:t>
+                <w:t xml:space="preserve">hal-01173406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode innovante de mesure conjointe du métabolisme protéinogène (turnover protéique musculaire) et non protéinogène (métabolisme de la cystéine) par l’eau deutérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173406v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nutrition azotée de précision : Le fractionnement isotopique de l’azote entre l’animal et son régime comme marqueur d’efficience d’utilisation de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
@@ -21544,51 +21544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21668,51 +21668,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signatures isotopiques naturelles des modulations nutritionnelles et physiopathologiques du métabolisme protéique et énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21730,51 +21730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-compartimentale, dynamique, mécaniste et intégrative, des différents flux métaboliques azotés intra- et inter-organes dans l'organisme, et de leurs modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21824,90 +21824,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21942,90 +21942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts associated with UPF consumption: which food chain stages matter the most? Findings from a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22229,51 +22229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnca.versailles-saclay.hub.inrae.fr/les-equipes/equipe-prospect" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chabert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.101316" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guesdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freemark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roberfroid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.05.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gardner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2024.2341757" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2024.100278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524002514" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137600" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04067531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03117-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nicaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02781-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442190v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab373" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00227-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03481218v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muehlbauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kemokai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2020-027003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le&#160;baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02776973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kolsteren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59402-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520005115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan De&#160;gavelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz252" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051087" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186845v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Szezepanski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.048025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.065474" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186874v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-52" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Juillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9651-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNJ4RHKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00281.2009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27548" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.6.1702" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424160v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pieau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.1998.96382.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RWLTFTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausser&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.3.666" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge Airinei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Saccomani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11757344_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423939v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPC493B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Turlan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/81.1.87" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424076v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424145v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stoll" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Guan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00150.2003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423919v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.10.3208S" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.1.125" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423915v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2001.281.2.E248" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2000.279.1.E161" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294699v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540380v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296319v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570238v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423725v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04526318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab053_082" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281211v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab035_027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524831v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318083v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524981v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rayhan Mostak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Abdul Alim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Md. Shamsher Tabris Khan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7808095" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524966v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366522v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780786v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766751v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423780v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576905v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaujal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galmiche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70628-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496050v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972892v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334890v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318084v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524933v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.425" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006884v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766752v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761206v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598840v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Mathe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825057v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stoll" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xinfu Guan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780784v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780782v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnca.versailles-saclay.hub.inrae.fr/les-equipes/equipe-prospect" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499441v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.101316" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guesdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freemark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roberfroid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.05.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gardner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2024.2341757" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2024.100278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524002514" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137600" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04067531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03117-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nicaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02781-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442190v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab373" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03481218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muehlbauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kemokai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2020-027003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147901" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00227-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le&#160;baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02776973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kolsteren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59402-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520005115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan De&#160;gavelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz252" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051087" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Szezepanski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.048025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.065474" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186874v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-52" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Juillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9651-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNJ4RHKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00281.2009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27548" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.6.1702" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424160v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pieau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.1998.96382.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RWLTFTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausser&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.3.666" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge Airinei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Saccomani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11757344_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423939v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPC493B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Turlan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/81.1.87" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424076v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424145v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stoll" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Guan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00150.2003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.1.125" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423919v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.10.3208S" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423915v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2001.281.2.E248" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2000.279.1.E161" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296331v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540380v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296319v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570238v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423725v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04526318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab053_082" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281211v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab035_027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524831v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318083v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524692v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rayhan Mostak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Abdul Alim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Md. Shamsher Tabris Khan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7808095" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524966v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366522v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524981v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780786v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423769v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006882v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766751v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423780v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576905v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaujal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galmiche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70628-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496050v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972892v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334890v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318084v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524933v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.425" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766752v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006884v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761206v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598840v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Mathe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825057v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stoll" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xinfu Guan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780784v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780782v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>