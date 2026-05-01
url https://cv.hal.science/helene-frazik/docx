--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1342,165 +1342,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantise des doubles invisibles</w:t>
+                <w:t xml:space="preserve">« Le projet Ernst Bloch : Enquête sur le corps de Prométhée (1984) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raconter et montrer l’invisible à la croisée de la littérature, des arts de la scène et du cinéma (1860-1930)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yann Calvet; Julie Anselmini; José Moure, Aug 2024, Cerisy-La-Salle, France</w:t>
+              <w:t xml:space="preserve">Séminaire consacré aux archives de Jean-Pierre et Luc Dardenne déposées à l’IMEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Vasse; Yann Calvet; Hélène Frazik; Elise Domenach, Mar 2024, Saint Germain la Blanche Herbe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888603v1</w:t>
+                <w:t xml:space="preserve">hal-04888588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le projet Ernst Bloch : Enquête sur le corps de Prométhée (1984) »</w:t>
+                <w:t xml:space="preserve">Hantise des doubles invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire consacré aux archives de Jean-Pierre et Luc Dardenne déposées à l’IMEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Vasse; Yann Calvet; Hélène Frazik; Elise Domenach, Mar 2024, Saint Germain la Blanche Herbe, France</w:t>
+              <w:t xml:space="preserve">Raconter et montrer l’invisible à la croisée de la littérature, des arts de la scène et du cinéma (1860-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Calvet; Julie Anselmini; José Moure, Aug 2024, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888588v1</w:t>
+                <w:t xml:space="preserve">hal-04888603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Poe et ses motifs, à l’écran et à l’oreille</w:t>
               </w:r>
@@ -1562,234 +1562,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cauchemars de la claustration »</w:t>
+                <w:t xml:space="preserve">« Héritage pictural et littéraire de la femme vampire au cinéma, figure diabolique et tragique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">George A. Romero, l’œuvre dévorée ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Achemchame; Adrienne Boutang; Claire Cornillon; Pierre Jailloux; David Roche, Nov 2022, Université Montpellier 3, France</w:t>
+              <w:t xml:space="preserve">Female vampires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Baillon; Nicolas Labarre, Oct 2022, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888648v1</w:t>
+                <w:t xml:space="preserve">hal-04888678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Héritage pictural et littéraire de la femme vampire au cinéma, figure diabolique et tragique »</w:t>
+                <w:t xml:space="preserve">« Alice ou la dernière fugue (Claude Chabrol, 1977) : l’art d’un fantastique à la française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Female vampires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-François Baillon; Nicolas Labarre, Oct 2022, Université Bordeaux Montaigne, France</w:t>
+              <w:t xml:space="preserve">Le Cinéma français au défi des genres cinématographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémi Fontanel; David Pettersen; Luc Vancheri, Apr 2022, Pittsburgh (University of Pittsburgh) virtual, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888678v1</w:t>
+                <w:t xml:space="preserve">hal-04888697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Alice ou la dernière fugue (Claude Chabrol, 1977) : l’art d’un fantastique à la française »</w:t>
+                <w:t xml:space="preserve">« Cauchemars de la claustration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cinéma français au défi des genres cinématographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rémi Fontanel; David Pettersen; Luc Vancheri, Apr 2022, Pittsburgh (University of Pittsburgh) virtual, États-Unis</w:t>
+              <w:t xml:space="preserve">George A. Romero, l’œuvre dévorée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Achemchame; Adrienne Boutang; Claire Cornillon; Pierre Jailloux; David Roche, Nov 2022, Université Montpellier 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888697v1</w:t>
+                <w:t xml:space="preserve">hal-04888648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Perdre pied. Effets monstratifs, suspensions et flottements »</w:t>
               </w:r>
@@ -2309,182 +2309,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières mesures désenchantées : De quelques attraits culturels et dramaturgiques du chant dans les films réalistes français du début des années 1930</w:t>
+                <w:t xml:space="preserve">Faux et usages de faux dans le cinéma de Claude Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Amiel; José Moure; Massimo Olivero. </w:t>
+              <w:t xml:space="preserve">UGA Éditions/Université Grenoble Alpes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De René Clair à Jean Renoir, Les réalismes des années 1930</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle Vague à la lettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (104), , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11xzs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888627v1</w:t>
+                <w:t xml:space="preserve">hal-04718955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faux et usages de faux dans le cinéma de Claude Chabrol</w:t>
+                <w:t xml:space="preserve">Premières mesures désenchantées : De quelques attraits culturels et dramaturgiques du chant dans les films réalistes français du début des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UGA Éditions/Université Grenoble Alpes. </w:t>
+              <w:t xml:space="preserve">Vincent Amiel; José Moure; Massimo Olivero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle Vague à la lettre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">De René Clair à Jean Renoir, Les réalismes des années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-39070-180-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11xzs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04718955v1</w:t>
+                <w:t xml:space="preserve">hal-04888627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que le massacre continue : reprises, citations et références foisonnantes de Massacre à la tronçonneuse (The Texas Chainsaw Massacre, Tobe Hooper, 1974)</w:t>
               </w:r>
@@ -3066,345 +3066,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le stratagème du rideau : de la photographie des phénomènes occultes au cinéma fantastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Apparition dans les œuvres d'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2020, 978-2-84133-966-2</w:t>
+              <w:t xml:space="preserve">L’Image, le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905152v1</w:t>
+                <w:t xml:space="preserve">hal-04719023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stratagème du rideau : de la photographie des phénomènes occultes au cinéma fantastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Image, le secret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">L'Apparition dans les œuvres d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, 978-2-84133-966-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719023v1</w:t>
+                <w:t xml:space="preserve">hal-02905152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cicatrices de la Grande Guerre : résurgences des mutilés et des Gueules cassées dans le cinéma français de l’entre-deux-guerres</w:t>
+                <w:t xml:space="preserve">L'insolite dans le cinéma de Jean Grémillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Téraèdre. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1914-1918 Grande Guerre ou contre-révolution ? : ce que disent les imaginaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Cinéma/Formes autonomes</w:t>
+              <w:t xml:space="preserve">Jean Grémillon et les quatre Éléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719020v1</w:t>
+                <w:t xml:space="preserve">hal-04719016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insolite dans le cinéma de Jean Grémillon</w:t>
+                <w:t xml:space="preserve">Cicatrices de la Grande Guerre : résurgences des mutilés et des Gueules cassées dans le cinéma français de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frazik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+              <w:t xml:space="preserve">Téraèdre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Grémillon et les quatre Éléments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">1914-1918 Grande Guerre ou contre-révolution ? : ce que disent les imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cinéma/Formes autonomes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719016v1</w:t>
+                <w:t xml:space="preserve">hal-04719020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3480,51 +3480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61457CD0"/>
+    <w:nsid w:val="EE75D2B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3628,51 +3628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C1A695B"/>
+    <w:nsid w:val="1C31FA52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3776,51 +3776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28037003"/>
+    <w:nsid w:val="7FE7EF1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3924,51 +3924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B687A8C1"/>
+    <w:nsid w:val="35E49650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4072,51 +4072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="247BB9FB"/>
+    <w:nsid w:val="5FC2F271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4220,51 +4220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7DBC8817"/>
+    <w:nsid w:val="63A94A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4368,51 +4368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="711DA8EC"/>
+    <w:nsid w:val="2B8F60EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4516,51 +4516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7AABBDB8"/>
+    <w:nsid w:val="FBB268FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4664,51 +4664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="17E1BBAB"/>
+    <w:nsid w:val="4FBB1D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4919,51 +4919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-frazik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frazik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souladi&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolkenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cout&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04719010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04719023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04719020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04719016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-frazik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frazik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souladi&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolkenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cout&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04724844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04719010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04719023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04719016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04719020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>