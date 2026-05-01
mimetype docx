--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -252,697 +252,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of allometric invariance of plant response to density over the course of wheat domestication</w:t>
+                <w:t xml:space="preserve">Embracing new practices in plant breeding for agroecological transition: A diversity‐driven research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+                <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fort</w:t>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vasseur</w:t>
+                <w:t xml:space="preserve">Sophia Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Antoine Gonzalez</w:t>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
+                <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2051), pp.20251098. </w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (1), pp.38-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381196v1</w:t>
+                <w:t xml:space="preserve">hal-05158877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the impact of domestication on competitive ability in durum wheat: a phenotypic plasticity perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïna Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Antoine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (4), pp.1300-1313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erae480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A La Carte Seed Harvesting: &amp;lt;i&amp;gt;Messor barbarus&amp;lt;/i&amp;gt; Ants Select Durum Wheat Genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Plessis</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of allometric invariance of plant response to density over the course of wheat domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rocher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques David</w:t>
+                <w:t xml:space="preserve">Eric Antoine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.e72251. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2051), pp.20251098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.72251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361550v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing new practices in plant breeding for agroecological transition: A diversity‐driven research agenda</w:t>
+                <w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Alami</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marrou</w:t>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pot</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158877v1</w:t>
+                <w:t xml:space="preserve">hal-05133657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A La Carte Seed Harvesting: &amp;lt;i&amp;gt;Messor barbarus&amp;lt;/i&amp;gt; Ants Select Durum Wheat Genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+                <w:t xml:space="preserve">Clément Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+                <w:t xml:space="preserve">Frédéric Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e72251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133657v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
               </w:r>
@@ -1092,77 +1092,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34, pp.351-360. </w:t>
@@ -1252,51 +1252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
@@ -1328,377 +1328,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic identity of neighboring plants in intraspecific mixtures modulates disease susceptibility of both wheat and rice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant trait relationships are maintained within a major crop species: lack of artificial selection signal and potential for improved agronomic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pélissier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Colombo</w:t>
+                <w:t xml:space="preserve">Marney E. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002287⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (6), pp.2227-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477547v1</w:t>
+                <w:t xml:space="preserve">hal-04477541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant trait relationships are maintained within a major crop species: lack of artificial selection signal and potential for improved agronomic performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+                <w:t xml:space="preserve">The genetic identity of neighboring plants in intraspecific mixtures modulates disease susceptibility of both wheat and rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marney E. Isaac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Rocher</w:t>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 240 (6), pp.2227-2238. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (9), pp.e3002287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477541v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t>
@@ -1736,90 +1736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift in beneficial interactions during crop evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1874,90 +1874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome‐wide analysis suggests pleiotropic effects of Green Revolution genes on shade avoidance in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2021,77 +2021,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen availability and plant–plant interactions drive leaf silicon concentration in wheat genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix de Tombeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïna Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Thorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2276,103 +2276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming plant cooperation in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 287 (1919), pp.20191290. </w:t>
@@ -2410,103 +2410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted functional diversity for multifaceted crop yield: Towards ecological assembly rules for varietal mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (11), pp.2285-2295. </w:t>
@@ -2544,90 +2544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential helping to relatives: A potential mechanism responsible for lower yield of crop variety mixtures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2672,291 +2672,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting population viability of the narrow endemic Mediterranean plant Centaurea corymbosa under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Hadjou Belaid</w:t>
+                <w:t xml:space="preserve">Delphine Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Maurice</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.04.019⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3496-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801986v1</w:t>
+                <w:t xml:space="preserve">hal-02411766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
+                <w:t xml:space="preserve">Predicting population viability of the narrow endemic Mediterranean plant Centaurea corymbosa under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hadjou Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Freville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Luquet</w:t>
+                <w:t xml:space="preserve">David Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.187-202. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223, pp.19-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3496-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411766v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t>
               </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,51 +3219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive plasticity and niche expansion in an invasive thistle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. G. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. Rieseberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3304,458 +3304,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterfly species differing in mobility show different structures of dispersal-related syndromes in the same fragmented landscape</w:t>
+                <w:t xml:space="preserve">Demographic variation and conservation of the narrow endemic plant Ranunculus weyleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ducatez</w:t>
+                <w:t xml:space="preserve">Joana Cursach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Humeau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Juan Rita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00365.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310325v1</w:t>
+                <w:t xml:space="preserve">hal-02643373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Butterfly species differing in mobility show different structures of dispersal-related syndromes in the same fragmented landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12141⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (4), pp.378-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00365.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911603v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic variation and conservation of the narrow endemic plant Ranunculus weyleri</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (6), pp.1572-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2013.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643373v1</w:t>
+                <w:t xml:space="preserve">hal-01911603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest-cutting rapidly improves the demographic status of Paeonia officinalis, a species threatened by forest closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,51 +3857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight endurance and heating rate vary with both latitude and habitat connectivity in a butterfly species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (5), pp.377-385. </w:t>
@@ -4149,90 +4149,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex interactions between paternal and maternal effects: parental experience and age at reproduction affect fecundity and offspring performance in a butterfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (11), pp.3558-3569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 188 (1), pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4517,51 +4517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDICTION OF EXTINCTION IN PLANTS: INTERACTIONS OF EXTRINSIC THREATS AND LIFE HISTORY TRAITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mc Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of extinction in plants: interaction of extrinsic threats and life history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mcconway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4742,51 +4742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of interspecific competition in perennial plants using Life Table Response Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Silvertown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4871,77 +4871,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (3), pp.241-254. </w:t>
@@ -5017,51 +5017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,51 +5164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal demographic variability in the endemic plant species Centaurea corymbosa (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Freville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,51 +5419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5510,51 +5510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative allozyme and microsatellite population structure in a narrow endemic plant species, Centaurea corymbosa Pourret (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,51 +5639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow and local adaptation in two endemic plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. H. Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17 (4), pp.645-655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5915,77 +5915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Suppl. 7, pp.133-134</w:t>
@@ -6040,51 +6040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,64 +6264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the endemic species Centaurea corymbosa Pourret (Asteraceae) and other related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,51 +6406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Endemism from Population Structure of a Widespread Species: Case Study in Centaurea maculosa Lam. (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,51 +6812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFE65C7A"/>
+    <w:nsid w:val="113174A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7043,51 +7043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-freville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4212-0097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164977902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Antoine Gonzalez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gaubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plessis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Compan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01150-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Temple" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002287" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701028v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Papa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13390" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Thorne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14170" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Rode" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12842" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hadjou Belaid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Freville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbonell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.04.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Turner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Rieseberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducatez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00365.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTV0VV1N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cursach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rita" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2013.09.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTK79017-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0346-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MP11MJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducatez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trochet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20947.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFHBG83N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2012.01375.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJD4TXLR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01704.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01536.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mc Conway" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dodd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Silvertown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcconway" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1453.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677559v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-004-0017-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4A205799026B03847C85A894E2783CFF717996B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-005-0913-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFB9DGPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boquien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00713.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.027714" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Caswell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/03-0119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/163.4.1467" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01249.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSX9GXM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(00)00204-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRTSG6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Savolainen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Langley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Lazzaro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026343" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00343248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342690v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Henri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imberti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01045-7.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHT0T84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.1998.96483.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VNRGLFC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-freville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4212-0097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164977902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158877v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Antoine Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gaubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae480" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plessis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Compan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01150-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Temple" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002287" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701028v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Papa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13390" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Thorne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14170" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Rode" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12842" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hadjou Belaid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Freville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbonell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.04.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Turner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Rieseberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cursach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2013.09.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTK79017-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducatez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00365.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTV0VV1N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0346-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MP11MJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducatez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trochet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20947.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFHBG83N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2012.01375.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJD4TXLR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01704.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01536.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mc Conway" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dodd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Silvertown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcconway" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1453.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677559v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-004-0017-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4A205799026B03847C85A894E2783CFF717996B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-005-0913-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFB9DGPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boquien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00713.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.027714" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Caswell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/03-0119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/163.4.1467" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01249.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSX9GXM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(00)00204-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRTSG6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Savolainen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Langley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Lazzaro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026343" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00343248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342690v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Henri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imberti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01045-7.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHT0T84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.1998.96483.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VNRGLFC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>