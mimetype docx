--- v1 (2026-03-28)
+++ v2 (2026-05-10)
@@ -205,51 +205,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of a radiofrequency wave propagation through a realistic turbulent marine atmospheric boundary layer based on large eddy simulation</w:t>
+                <w:t xml:space="preserve">Electromagnetic wave propagation through realistic inhomogeneous turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -267,106 +267,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455030.2024.2398677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46620/23-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677486v1</w:t>
+                <w:t xml:space="preserve">hal-04521374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic wave propagation through realistic inhomogeneous turbulence</w:t>
+                <w:t xml:space="preserve">A theoretical study of a radiofrequency wave propagation through a realistic turbulent marine atmospheric boundary layer based on large eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -384,82 +384,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, </w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46620/23-0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17455030.2024.2398677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521374v2</w:t>
+                <w:t xml:space="preserve">hal-04677486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of 2D electromagnetic approaches to estimate log-amplitude and phase variances due to 3D ionospheric irregularities</w:t>
               </w:r>
@@ -826,51 +826,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation électromagnétique en atmosphère turbulente inhomogène réaliste</w:t>
+                <w:t xml:space="preserve">Comparative study of two methods for generating realistic turbulence for electromagnetic wave propagation in the atmospheric boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -888,97 +888,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France, France</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521789v1</w:t>
+                <w:t xml:space="preserve">hal-04660573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two methods for generating realistic turbulence for electromagnetic wave propagation in the atmospheric boundary layer</w:t>
+                <w:t xml:space="preserve">Propagation électromagnétique en atmosphère turbulente inhomogène réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -996,73 +996,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660573v1</w:t>
+                <w:t xml:space="preserve">hal-04521789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPLO : Free-space optics emulator for satellite ground link</w:t>
               </w:r>
@@ -1172,51 +1172,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de simulations aux grandes échelles pour la propagation électromagnétique 2D en milieux turbulents réalistes</w:t>
+                <w:t xml:space="preserve">Investigation on Vertical Resolution of Atmospheric Simulations for the Propagation in Realistic Turbulent Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -1234,73 +1234,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude propagation radioélectriques 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICEAA-APWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252116v1</w:t>
+                <w:t xml:space="preserve">hal-04130815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Turbulent Spectrum Modelling for 2D Split-Step Electromagnetic Propagation Schemes</w:t>
               </w:r>
@@ -1388,51 +1388,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Vertical Resolution of Atmospheric Simulations for the Propagation in Realistic Turbulent Media</w:t>
+                <w:t xml:space="preserve">Utilisation de simulations aux grandes échelles pour la propagation électromagnétique 2D en milieux turbulents réalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -1450,73 +1450,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA-APWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'étude propagation radioélectriques 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130815v1</w:t>
+                <w:t xml:space="preserve">hal-04252116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-site experiments and electromagnetic modelling to characterize Corona discharges in VHF-band</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B133A6D"/>
+    <w:nsid w:val="78DB2E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2814,51 +2814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-galiegue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8072-7730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19154289X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Darchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2024.2398677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521374v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01417193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent F&#233;ral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023233" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bertille Mosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophonie Pech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075397" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04252116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04130815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846602v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dehan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928825" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01203660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-galiegue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8072-7730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19154289X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521374v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Darchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2024.2398677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01417193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent F&#233;ral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023233" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bertille Mosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophonie Pech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075397" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04130815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04252116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846602v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dehan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928825" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01203660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>